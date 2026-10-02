--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,120 +86,120 @@
   <si>
     <t>K7086-67778</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>DOMINADOR B, VALDEZ</t>
   </si>
   <si>
     <t>K7086-67461</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RODELIN DEYAN</t>
   </si>
   <si>
     <t>K7016-67567</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANKLIN DALMACIO </t>
+    <t>FRANKLIN DALMACIO</t>
   </si>
   <si>
     <t>K7061-63883</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Wilson c. Cacatian</t>
   </si>
   <si>
     <t>K7125-68044</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
     <t>Lydia Arcibal</t>
   </si>
   <si>
     <t>K7086-67964</t>
   </si>
   <si>
     <t>LUNA APAYAO</t>
   </si>
   <si>
-    <t xml:space="preserve">KEMLEE CHRISTIAN M BATAAN  </t>
+    <t>KEMLEE CHRISTIAN M BATAAN</t>
   </si>
   <si>
     <t>K7126-63870</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>Marcos Ferdinand Viernes</t>
   </si>
   <si>
     <t>K7058-64012</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lucia c lacambra</t>
+    <t>Lucia c lacambra</t>
   </si>
   <si>
     <t>K8002-67654</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>PERLA BASUBAS</t>
   </si>
   <si>
     <t>K7058-64116</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jhon  mar a saura</t>
+    <t>Jhon  mar a saura</t>
   </si>
   <si>
     <t>K7058-64118</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jaymar   mangantulao</t>
+    <t>Jaymar   mangantulao</t>
   </si>
   <si>
     <t>K7061-63847</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Beejay Aquino</t>
   </si>
   <si>
     <t>K8002-67604</t>
   </si>
   <si>
     <t>JERWIN AGAMATA</t>
   </si>
   <si>
     <t>K7135-67835</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Vilma lutrania</t>
   </si>
@@ -224,81 +224,81 @@
   <si>
     <t>K8002-67859</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>ALEXA R DAQUILANEA</t>
   </si>
   <si>
     <t>K7016-67983</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>GEMMA BALIN</t>
   </si>
   <si>
     <t>K7125-67395</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K8002-67372</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROMEO GUILANG or LEONIDA SARMIENTO</t>
   </si>
   <si>
     <t>K8002-67481</t>
   </si>
   <si>
     <t>K7016-67669</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>DADIVA DALIT</t>
   </si>
   <si>
     <t>K7125-67647</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Reyna may delavega </t>
+    <t>Reyna may delavega</t>
   </si>
   <si>
     <t>K7016-67914</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JUN DE LARA</t>
   </si>
   <si>
     <t>K5001-68297</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5001-70538</t>
   </si>
   <si>
     <t>K5001-70092</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>K7058-64114</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>Mrs cely  m   merculio</t>
   </si>
   <si>
     <t>K8002-67704</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JEFFREY JAVIER</t>
   </si>
   <si>
     <t>K7058-64006</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gina b gervaci0</t>
+    <t>Gina b gervaci0</t>
   </si>
   <si>
     <t>K8002-67553</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>FELICIANO CUDIAMAT</t>
   </si>
   <si>
     <t>K7086-67554</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>ELVIRA  ESCOBAR</t>
   </si>
   <si>
     <t>K5004-68036</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>