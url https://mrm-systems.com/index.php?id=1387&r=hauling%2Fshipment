--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -131,51 +131,51 @@
   <si>
     <t>K8002-64485</t>
   </si>
   <si>
     <t>SIBUTAD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>ADELA D COLALJO</t>
   </si>
   <si>
     <t>K7127-70244</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JOHN MICO E, FEROLINO</t>
   </si>
   <si>
     <t>K7016-70201</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">FATIMA MALIC </t>
+    <t>FATIMA MALIC</t>
   </si>
   <si>
     <t>K7126-68085</t>
   </si>
   <si>
     <t>SIRAWAI ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Habiba H Ibig</t>
   </si>
   <si>
     <t>K8002-64463</t>
   </si>
   <si>
     <t>GUTALAC ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>CAMELA PASOK</t>
   </si>
   <si>
     <t>K8002-70577</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
@@ -212,183 +212,183 @@
   <si>
     <t>JOEL CASIMIRO PEREZ</t>
   </si>
   <si>
     <t>K7093-66150</t>
   </si>
   <si>
     <t>ABDULGANI LUTIAN</t>
   </si>
   <si>
     <t>K7026-70258</t>
   </si>
   <si>
     <t>ALBINIL JAMIRI</t>
   </si>
   <si>
     <t>K7093-66165</t>
   </si>
   <si>
     <t>IDZMAR DOLONG</t>
   </si>
   <si>
     <t>K5003-75439</t>
   </si>
   <si>
-    <t xml:space="preserve">Rawisa ABUBAKAR </t>
+    <t>Rawisa ABUBAKAR</t>
   </si>
   <si>
     <t>K7105-67141</t>
   </si>
   <si>
     <t>KARMINA TAMANO</t>
   </si>
   <si>
     <t>K7026-69973</t>
   </si>
   <si>
     <t>SITTIE NORHATA SAIDAMIA</t>
   </si>
   <si>
     <t>K7020-65519</t>
   </si>
   <si>
     <t>NUR AINA JUMDANA HUSSIN</t>
   </si>
   <si>
     <t>K7063-67173</t>
   </si>
   <si>
     <t>JESHCELEE MHARVY A.DELLERA</t>
   </si>
   <si>
     <t>K7016-70518</t>
   </si>
   <si>
     <t>NORALYN SAMDANI</t>
   </si>
   <si>
     <t>K7068-67226</t>
   </si>
   <si>
-    <t xml:space="preserve">SUHUD SALIH </t>
+    <t>SUHUD SALIH</t>
   </si>
   <si>
     <t>K7129-74575</t>
   </si>
   <si>
     <t>MAURINA ALIH MAADIL</t>
   </si>
   <si>
     <t>K7058-70334</t>
   </si>
   <si>
     <t>Alimar aziz jumrani</t>
   </si>
   <si>
     <t>K7063-65494</t>
   </si>
   <si>
     <t>SAHI S.AHID</t>
   </si>
   <si>
     <t>K7020-65840</t>
   </si>
   <si>
-    <t xml:space="preserve">HABERA J TUTUAN </t>
+    <t>HABERA J TUTUAN</t>
   </si>
   <si>
     <t>K7074-67245</t>
   </si>
   <si>
     <t>Zohkron s. Sala</t>
   </si>
   <si>
     <t>K7030-68152</t>
   </si>
   <si>
     <t>SORAIDA HAJIRI</t>
   </si>
   <si>
     <t>K7063-65780</t>
   </si>
   <si>
     <t>WALID SAMLANI</t>
   </si>
   <si>
     <t>K7011-67995</t>
   </si>
   <si>
     <t>HAJA MALAY REDOBLE</t>
   </si>
   <si>
     <t>K7072-66898</t>
   </si>
   <si>
-    <t xml:space="preserve">RODOLFO LOZANO </t>
+    <t>RODOLFO LOZANO</t>
   </si>
   <si>
     <t>K7020-67012</t>
   </si>
   <si>
     <t>ALSAD ANSALI</t>
   </si>
   <si>
     <t>K7093-67078</t>
   </si>
   <si>
     <t>JEZZAD MADDAS</t>
   </si>
   <si>
     <t>K7123-68199</t>
   </si>
   <si>
     <t>JACINTA M. DIVA</t>
   </si>
   <si>
     <t>K5002-75274</t>
   </si>
   <si>
     <t>NAIF S. SAIDUL</t>
   </si>
   <si>
     <t>K7093-65828</t>
   </si>
   <si>
-    <t xml:space="preserve">AMPAYA H. SAIPUDDIN </t>
+    <t>AMPAYA H. SAIPUDDIN</t>
   </si>
   <si>
     <t>K7074-66381</t>
   </si>
   <si>
     <t>Melissa salian</t>
   </si>
   <si>
     <t>K7020-74990</t>
   </si>
   <si>
-    <t xml:space="preserve">AIRA B AUD </t>
+    <t>AIRA B AUD</t>
   </si>
   <si>
     <t>K7074-66915</t>
   </si>
   <si>
     <t>Sandra k. Jama</t>
   </si>
   <si>
     <t>K7072-67740</t>
   </si>
   <si>
     <t>MILA YUSOP DE JESUS</t>
   </si>
   <si>
     <t>K7011-68315</t>
   </si>
   <si>
     <t>NURULYN A. SOON</t>
   </si>
   <si>
     <t>K7126-68316</t>
   </si>
   <si>
     <t>Nazia Alama</t>
   </si>
@@ -428,105 +428,105 @@
   <si>
     <t>FARISA SAHIPA</t>
   </si>
   <si>
     <t>K7073-74861</t>
   </si>
   <si>
     <t>NORMA U MANDANGAN</t>
   </si>
   <si>
     <t>K5004-70937</t>
   </si>
   <si>
     <t>MANING ADJAN</t>
   </si>
   <si>
     <t>K7074-67809</t>
   </si>
   <si>
     <t>Mudripa a. Tantung</t>
   </si>
   <si>
     <t>K7068-67236</t>
   </si>
   <si>
-    <t xml:space="preserve">JEYMIN SAYYARI pingli </t>
+    <t>JEYMIN SAYYARI pingli</t>
   </si>
   <si>
     <t>K7061-70395</t>
   </si>
   <si>
     <t>Jaida Uusop</t>
   </si>
   <si>
     <t>K7072-66306</t>
   </si>
   <si>
     <t>MHADZ JUNING</t>
   </si>
   <si>
     <t>K7061-69730</t>
   </si>
   <si>
     <t>Mussah jasani</t>
   </si>
   <si>
     <t>K7016-68123</t>
   </si>
   <si>
     <t>MHUDZ BAHJIN</t>
   </si>
   <si>
     <t>K7020-67059</t>
   </si>
   <si>
-    <t xml:space="preserve">EDIAMIN ESCANDAR </t>
+    <t>EDIAMIN ESCANDAR</t>
   </si>
   <si>
     <t>K7125-68163</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdel yazier K Sisam </t>
+    <t>Abdel yazier K Sisam</t>
   </si>
   <si>
     <t>K7124-67939</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>MESSER LUNA</t>
   </si>
   <si>
     <t>K7058-68242</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Salvador c muyco</t>
+    <t>Salvador c muyco</t>
   </si>
   <si>
     <t>K7063-65871</t>
   </si>
   <si>
     <t>MABUHAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>JENNIE D.IBARRA</t>
   </si>
   <si>
     <t>K7020-67542</t>
   </si>
   <si>
     <t>MALANGAS ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ALONTO MOYONG KUDARAT</t>
   </si>
   <si>
     <t>K7061-68122</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>K7072-66305</t>
   </si>
   <si>
     <t>HASMA RIJAL ASPALAN</t>
   </si>
   <si>
     <t>K7063-67565</t>
   </si>
   <si>
     <t>RHIDZMA.SULAIMAN</t>
   </si>
   <si>
     <t>K7135-65091</t>
   </si>
   <si>
     <t>Sahlun Namin Asamli</t>
   </si>
   <si>
     <t>K7063-66422</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MUNZIR A.JABEER </t>
+    <t>MUNZIR A.JABEER</t>
   </si>
   <si>
     <t>K7093-65198</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7074-66481</t>
   </si>
   <si>
     <t>Nursida sawadjaan</t>
   </si>
   <si>
     <t>K7093-65471</t>
   </si>
   <si>
     <t>K7011-69699</t>
   </si>
   <si>
     <t>ADZHAR ABDULBASHIR</t>
   </si>
@@ -692,66 +692,66 @@
   <si>
     <t>KIMRISA U. JUMAANI</t>
   </si>
   <si>
     <t>K7061-70317</t>
   </si>
   <si>
     <t>TALIPAO SULU</t>
   </si>
   <si>
     <t>Rawisa Rabie</t>
   </si>
   <si>
     <t>K7126-68356</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>ROSANA H. JUMAARI</t>
   </si>
   <si>
     <t>K7058-70195</t>
   </si>
   <si>
-    <t xml:space="preserve"> Abdulkaren u ibrahim</t>
+    <t>Abdulkaren u ibrahim</t>
   </si>
   <si>
     <t>K7063-67614</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>NURSUHADA.A.JUNDAM</t>
   </si>
   <si>
     <t>K7093-66991</t>
   </si>
   <si>
-    <t xml:space="preserve">NURUNISA L. PINGAY </t>
+    <t>NURUNISA L. PINGAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cce1873</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Reynaldo sarcol-09813663334</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Joel toribio 09753484426</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>