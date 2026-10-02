--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -146,51 +146,51 @@
   <si>
     <t>MARK ANTHONY LACAP</t>
   </si>
   <si>
     <t>K7017-65476</t>
   </si>
   <si>
     <t>K7026-65858</t>
   </si>
   <si>
     <t>ANGELICA M. GATTOC</t>
   </si>
   <si>
     <t>K7063-66516</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ROBERREX PAQUIO</t>
   </si>
   <si>
     <t>K7020-64703</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDLE MABAGOS </t>
+    <t>RANDLE MABAGOS</t>
   </si>
   <si>
     <t>K7074-66549</t>
   </si>
   <si>
     <t>Jenny p. Lomamdas</t>
   </si>
   <si>
     <t>K7030-64871</t>
   </si>
   <si>
     <t>JULIANA SARMIENTO</t>
   </si>
   <si>
     <t>K7020-65801</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ALAN Y CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>