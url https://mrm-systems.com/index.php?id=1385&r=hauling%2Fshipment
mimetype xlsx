--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,102 +50,102 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7093-65813</t>
   </si>
   <si>
     <t>ALTAVAS AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLAN VIR G. DELA CRUZ </t>
+    <t>ALLAN VIR G. DELA CRUZ</t>
   </si>
   <si>
     <t>K5004-64480</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>
   <si>
     <t>NORMA MANAGO</t>
   </si>
   <si>
     <t>K7072-66870</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
     <t>ARTEMIO REYES JR.</t>
   </si>
   <si>
     <t>K7072-66871</t>
   </si>
   <si>
     <t>ARCHIE RABARIA</t>
   </si>
   <si>
     <t>K7125-64791</t>
   </si>
   <si>
     <t>PANDAN ANTIQUE</t>
   </si>
   <si>
     <t>JULIE BOLANTE</t>
   </si>
   <si>
     <t>K7074-67430</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>FREDELENE VISTA</t>
   </si>
   <si>
     <t>K7068-66682</t>
   </si>
   <si>
     <t>SEBASTE ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">EFREN EBON GONZALES </t>
+    <t>EFREN EBON GONZALES</t>
   </si>
   <si>
     <t>K5004-75081</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
     <t>SYLYER SABRINE</t>
   </si>
   <si>
     <t>K7072-66043</t>
   </si>
   <si>
     <t>DUMARAO CAPIZ</t>
   </si>
   <si>
     <t>MARCELINA PEREZ</t>
   </si>
   <si>
     <t>K7105-64773</t>
   </si>
   <si>
     <t>ROSEBELLA E. BARCELONA</t>
   </si>
@@ -176,51 +176,51 @@
   <si>
     <t>K7020-65924</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
     <t>SHEILA BORRE</t>
   </si>
   <si>
     <t>K7105-64866</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>MELAND N. AYAYO</t>
   </si>
   <si>
     <t>K7020-65518</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MINDA B TAN </t>
+    <t>MINDA B TAN</t>
   </si>
   <si>
     <t>K5004-65184</t>
   </si>
   <si>
     <t>GENOVEVO T ANCUNA</t>
   </si>
   <si>
     <t>K7017-65864</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>MERLINDA SISNORIO</t>
   </si>
   <si>
     <t>K7061-68026</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>Ma Mae Brito</t>
   </si>
@@ -257,75 +257,75 @@
   <si>
     <t>JOHNRUSSEL GELLADUGA</t>
   </si>
   <si>
     <t>K5005-66404</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
   <si>
     <t>LARRY GEPILGA</t>
   </si>
   <si>
     <t>K7072-64598</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>ROSALIE LAPATIS</t>
   </si>
   <si>
     <t>K7058-68281</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rafael  s  montano</t>
+    <t>Rafael  s  montano</t>
   </si>
   <si>
     <t>K7072-67422</t>
   </si>
   <si>
     <t>JONATHAN NEPOMUCINO</t>
   </si>
   <si>
     <t>K7074-66113</t>
   </si>
   <si>
     <t>Kate estante huesca</t>
   </si>
   <si>
     <t>K7061-75078</t>
   </si>
   <si>
     <t>Larah Dale Payas</t>
   </si>
   <si>
     <t>K7086-64462</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINA M, GAMOSA </t>
+    <t>ROSALINA M, GAMOSA</t>
   </si>
   <si>
     <t>K7068-65608</t>
   </si>
   <si>
     <t>JOEVELIN P. TUALA LEONARDO</t>
   </si>
   <si>
     <t>K7093-67660</t>
   </si>
   <si>
     <t>ASUNCION ESCULTERO</t>
   </si>
   <si>
     <t>K7093-67327</t>
   </si>
   <si>
     <t>LEMERY ILOILO</t>
   </si>
   <si>
     <t>JESICA S. BANGALAN</t>
   </si>
   <si>
     <t>K5005-65550</t>
   </si>
@@ -338,51 +338,51 @@
   <si>
     <t>K7127-74965</t>
   </si>
   <si>
     <t>NEW LUCENA ILOILO</t>
   </si>
   <si>
     <t>ADELAIDA S, SOLAS</t>
   </si>
   <si>
     <t>K5004-75170</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>SONIEL P. MENEZ</t>
   </si>
   <si>
     <t>K7016-74904</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN MARAVILLOSO </t>
+    <t>EVELYN MARAVILLOSO</t>
   </si>
   <si>
     <t>K7061-68220</t>
   </si>
   <si>
     <t>Jean VILLARUZ</t>
   </si>
   <si>
     <t>K7074-67785</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>Jose pulmores</t>
   </si>
   <si>
     <t>K5002-75086</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>ANNALIZA SALUDARES SIMPAO</t>
   </si>
@@ -395,153 +395,153 @@
   <si>
     <t>MARILOU BANSALE</t>
   </si>
   <si>
     <t>K5002-68076</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>SIEN ROD TUMLAD</t>
   </si>
   <si>
     <t>K7063-66059</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LORNA B.ASENDENTE</t>
   </si>
   <si>
     <t>K7125-65174</t>
   </si>
   <si>
-    <t xml:space="preserve">Jayroge Cordero </t>
+    <t>Jayroge Cordero</t>
   </si>
   <si>
     <t>K7020-65511</t>
   </si>
   <si>
     <t>LOUIENEN RELOTA</t>
   </si>
   <si>
     <t>K7074-67210</t>
   </si>
   <si>
     <t>Warlita demadara</t>
   </si>
   <si>
     <t>K5005-75401</t>
   </si>
   <si>
     <t>BENJAMIN B VICENTE</t>
   </si>
   <si>
     <t>K7017-64340</t>
   </si>
   <si>
     <t>LUCIL AMERILA</t>
   </si>
   <si>
     <t>K5005-66934</t>
   </si>
   <si>
     <t>JESUSA MOPADA POÑAN</t>
   </si>
   <si>
     <t>K7020-66341</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITA V PEREZ </t>
+    <t>ANITA V PEREZ</t>
   </si>
   <si>
     <t>K5003-68066</t>
   </si>
   <si>
     <t>LORENA CORONADO</t>
   </si>
   <si>
     <t>K7127-74680</t>
   </si>
   <si>
     <t>CARINA JANA F. CARDINAL</t>
   </si>
   <si>
     <t>K7074-66798</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Edna . De Los santos</t>
   </si>
   <si>
     <t>K7074-67789</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ORLAND ENCARNACION </t>
+    <t>ORLAND ENCARNACION</t>
   </si>
   <si>
     <t>K7072-66082</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARY JANE G  BENEDICTO</t>
   </si>
   <si>
     <t>K7063-67259</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MELENCIO N.MIRALLES</t>
   </si>
   <si>
     <t>K5005-67174</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARY JOY MEDEZ</t>
   </si>
   <si>
     <t>K7125-64450</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Joey S Perez </t>
+    <t>Joey S Perez</t>
   </si>
   <si>
     <t>K7093-67587</t>
   </si>
   <si>
     <t>ELISA M. ESMERALDA</t>
   </si>
   <si>
     <t>K7086-64724</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JENNIE GANARIAS</t>
   </si>
   <si>
     <t>K7074-67771</t>
   </si>
   <si>
     <t>SUSAN ABRAHAM JARDIN</t>
   </si>
   <si>
     <t>K7124-68105</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>K7026-67969</t>
   </si>
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MA. QUEENIE T. APITONG</t>
   </si>
   <si>
     <t>K7105-66220</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARCELO P. PONTILLAS JR.</t>
   </si>
   <si>
     <t>K7020-65595</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">FELOMINA C MONTEBON </t>
+    <t>FELOMINA C MONTEBON</t>
   </si>
   <si>
     <t>K7068-67061</t>
   </si>
   <si>
     <t>JIMALALUD NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MIRALYN C ABROGAR</t>
   </si>
   <si>
     <t>K5005-65563</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>LORNA MAHILUM</t>
   </si>
   <si>
     <t>K7093-67517</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>