--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-66290</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>LEONARA L.MISLANG</t>
   </si>
   <si>
     <t>K7072-66420</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA S. CASTRO </t>
+    <t>LILIA S. CASTRO</t>
   </si>
   <si>
     <t>K7017-65651</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>FERNANDO BAUTISTA</t>
   </si>
   <si>
     <t>K7020-66090</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
     <t>LANI GIWAGIW</t>
   </si>
   <si>
     <t>K7072-66207</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
@@ -140,105 +140,105 @@
   <si>
     <t>K7074-65972</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Renante f. Damaso</t>
   </si>
   <si>
     <t>K7072-66019</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>RIAN ROBERT A DUPITAS</t>
   </si>
   <si>
     <t>K7020-65883</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JHOVERT BANAAG </t>
+    <t>JHOVERT BANAAG</t>
   </si>
   <si>
     <t>K7020-66487</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELIZA MONTEMAYOR </t>
+    <t>FLORDELIZA MONTEMAYOR</t>
   </si>
   <si>
     <t>K7017-64238</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>JONALYN VILLANOCHA</t>
   </si>
   <si>
     <t>K7020-66175</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO F RAMOS </t>
+    <t>ROSARIO F RAMOS</t>
   </si>
   <si>
     <t>K7017-64240</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>HARY MAGTALAS</t>
   </si>
   <si>
     <t>K7063-66024</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN MHAR D.GATUZ</t>
   </si>
   <si>
     <t>K7020-66174</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA V RAZON </t>
+    <t>VIRGINIA V RAZON</t>
   </si>
   <si>
     <t>K7074-66172</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Cristina varron</t>
   </si>
   <si>
     <t>K5001-68641</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K7072-65547</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RANNIE AND ROLANDO DELA CRUZ</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>K7074-66568</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Mark d. Cabral</t>
   </si>
   <si>
     <t>K7063-66199</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARCELINA C.CACDAC</t>
   </si>
   <si>
     <t>K7020-66285</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PAZ BALOLONG TORRES </t>
+    <t>PAZ BALOLONG TORRES</t>
   </si>
   <si>
     <t>K7074-66573</t>
   </si>
   <si>
     <t>Armanbo boy cayabyab</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>