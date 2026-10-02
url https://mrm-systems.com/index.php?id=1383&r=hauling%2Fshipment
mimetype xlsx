--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -203,228 +203,228 @@
   <si>
     <t>AUBEY JAY Y.REYES</t>
   </si>
   <si>
     <t>K7121-64467</t>
   </si>
   <si>
     <t>Jhunel C Aguinaldo</t>
   </si>
   <si>
     <t>K7123-65790</t>
   </si>
   <si>
     <t>WARITH S. BALUAN</t>
   </si>
   <si>
     <t>K7124-64923</t>
   </si>
   <si>
     <t>BRIGET ALBETI</t>
   </si>
   <si>
     <t>K7058-65702</t>
   </si>
   <si>
-    <t xml:space="preserve"> Joseph  stephene  abundo</t>
+    <t>Joseph  stephene  abundo</t>
   </si>
   <si>
     <t>K7074-65814</t>
   </si>
   <si>
     <t>RUFA N.RAMADA</t>
   </si>
   <si>
     <t>K7124-66009</t>
   </si>
   <si>
     <t>ERWYN JAY COGIN</t>
   </si>
   <si>
     <t>K7011-65938</t>
   </si>
   <si>
-    <t xml:space="preserve">LAIDA Z. LOMBISO </t>
+    <t>LAIDA Z. LOMBISO</t>
   </si>
   <si>
     <t>K5003-68269</t>
   </si>
   <si>
     <t>Judith mendoza</t>
   </si>
   <si>
     <t>K7125-66221</t>
   </si>
   <si>
-    <t xml:space="preserve">Rheuben C Alvarez </t>
+    <t>Rheuben C Alvarez</t>
   </si>
   <si>
     <t>K7011-66444</t>
   </si>
   <si>
     <t>MERCEDITA GUINARES</t>
   </si>
   <si>
     <t>K8002-66072</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD M DALID </t>
+    <t>RICHARD M DALID</t>
   </si>
   <si>
     <t>K7073-66571</t>
   </si>
   <si>
     <t>EMELYN R. GAMAO</t>
   </si>
   <si>
     <t>K7121-65488</t>
   </si>
   <si>
     <t>Joan Descuatan</t>
   </si>
   <si>
     <t>K7124-63946</t>
   </si>
   <si>
     <t>JOSELYN SAMBONG</t>
   </si>
   <si>
     <t>K7133-63934</t>
   </si>
   <si>
     <t>Faojan hataya</t>
   </si>
   <si>
     <t>K7121-74530</t>
   </si>
   <si>
     <t>Maria Trinidad Macas</t>
   </si>
   <si>
     <t>K7058-65085</t>
   </si>
   <si>
-    <t xml:space="preserve"> Denise  marie porquez</t>
+    <t>Denise  marie porquez</t>
   </si>
   <si>
     <t>K7073-65486</t>
   </si>
   <si>
     <t>RITA A. VEVAS</t>
   </si>
   <si>
     <t>K7086-65167</t>
   </si>
   <si>
     <t>ENCHERILY GUARE</t>
   </si>
   <si>
     <t>K7086-64757</t>
   </si>
   <si>
     <t>MILCA M, MATIONG</t>
   </si>
   <si>
     <t>K7123-65931</t>
   </si>
   <si>
     <t>NORHANAH BENITO</t>
   </si>
   <si>
     <t>K7073-65221</t>
   </si>
   <si>
     <t>DELMA LAMPAD</t>
   </si>
   <si>
     <t>K7126-68286</t>
   </si>
   <si>
     <t>Yay Arellano/Johnvel Arellano</t>
   </si>
   <si>
     <t>K7124-64050</t>
   </si>
   <si>
     <t>MICHAEL A. LAGUYO</t>
   </si>
   <si>
     <t>K7121-64260</t>
   </si>
   <si>
     <t>K7133-65205</t>
   </si>
   <si>
-    <t xml:space="preserve">Maribeth t. Pacatang </t>
+    <t>Maribeth t. Pacatang</t>
   </si>
   <si>
     <t>K7123-66057</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICON KUMAMOTO </t>
+    <t>MARICON KUMAMOTO</t>
   </si>
   <si>
     <t>K7124-65566</t>
   </si>
   <si>
     <t>FELIX MAYOR</t>
   </si>
   <si>
     <t>K7026-64959</t>
   </si>
   <si>
     <t>ALMALYN PANES</t>
   </si>
   <si>
     <t>K7061-64038</t>
   </si>
   <si>
     <t>Rema Crisistomo</t>
   </si>
   <si>
     <t>K7126-68210</t>
   </si>
   <si>
     <t>Lani L Pacudan</t>
   </si>
   <si>
     <t>K7061-64013</t>
   </si>
   <si>
     <t>Felicitas Anicoy</t>
   </si>
   <si>
     <t>K7073-65664</t>
   </si>
   <si>
     <t>Benvenda Clotario</t>
   </si>
   <si>
     <t>K7061-64035</t>
   </si>
   <si>
-    <t xml:space="preserve">Mercedes Cortel </t>
+    <t>Mercedes Cortel</t>
   </si>
   <si>
     <t>K7063-66209</t>
   </si>
   <si>
     <t>ANECITA B.ALFAFARA</t>
   </si>
   <si>
     <t>K7123-63999</t>
   </si>
   <si>
     <t>JOSELITO T DELA TORRE</t>
   </si>
   <si>
     <t>K7121-65842</t>
   </si>
   <si>
     <t>Ali Bai Sumonggay Diagao</t>
   </si>
   <si>
     <t>K7124-65105</t>
   </si>
   <si>
     <t>NIMFA S. CUESTA</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>K7123-66755</t>
   </si>
   <si>
     <t>Roselyn Gonzales</t>
   </si>
   <si>
     <t>K7124-64739</t>
   </si>
   <si>
     <t>EDGAR LARIOSA</t>
   </si>
   <si>
     <t>K7129-65688</t>
   </si>
   <si>
     <t>FRANZIL BANDIGAN</t>
   </si>
   <si>
     <t>K7058-68294</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Danilo b plenos</t>
+    <t>Danilo b plenos</t>
   </si>
   <si>
     <t>K5002-65585</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Albert / Lorna Verco</t>
   </si>
   <si>
     <t>K7126-65724</t>
   </si>
   <si>
     <t>MARAGUSAN (SAN MARIANO) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Marefi Q Losaynon</t>
   </si>
   <si>
     <t>K7058-66322</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>CLEOFE Z MAGLUYAN</t>
   </si>
   <si>
     <t>K7129-73987</t>
   </si>
   <si>
     <t>PIA B. SAMULA</t>
   </si>
   <si>
     <t>K7121-68030</t>
   </si>
   <si>
     <t>Joannah M Dadivas</t>
   </si>
   <si>
     <t>K7126-74319</t>
   </si>
   <si>
     <t>Marjon Z Valerio</t>
   </si>
   <si>
     <t>K7073-68165</t>
   </si>
   <si>
-    <t xml:space="preserve">AKMAD KANEBPAL </t>
+    <t>AKMAD KANEBPAL</t>
   </si>
   <si>
     <t>K7063-66831</t>
   </si>
   <si>
     <t>ABDULAZIS D ANDIAM</t>
   </si>
   <si>
     <t>K7011-68023</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
     <t>DOMINGO TOLENTINO</t>
   </si>
   <si>
     <t>K7030-68235</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>CRIS F REGALIA</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>RICHARDP. TANALEON</t>
   </si>
   <si>
     <t>K5003-68476</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Saguira Salazar</t>
   </si>
   <si>
     <t>K7020-65865</t>
   </si>
   <si>
     <t>BAIDIDO EDIC MAKAPAMPANG</t>
   </si>
   <si>
     <t>K5005-66720</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">BAILABI DIGALINGAN </t>
+    <t>BAILABI DIGALINGAN</t>
   </si>
   <si>
     <t>K7093-66674</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>SORAINE T. ANSA</t>
   </si>
   <si>
     <t>K7072-67027</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MUHAMAD FAISAL TINGAO</t>
   </si>
   <si>
     <t>K7069-74924</t>
   </si>
   <si>
     <t>SANTIAGO B. UDTOG</t>
   </si>
@@ -779,51 +779,51 @@
   <si>
     <t>ONTING A. KOMPANYA</t>
   </si>
   <si>
     <t>K7058-68275</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>Irene s  tarimakasi</t>
   </si>
   <si>
     <t>K7072-65880</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>ALMA ABUNDA</t>
   </si>
   <si>
     <t>K7020-65512</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGAR SARTING </t>
+    <t>EDGAR SARTING</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nbd6216</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Neil daligdig 09362158173</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Putcholo daligdig 09700977682</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>