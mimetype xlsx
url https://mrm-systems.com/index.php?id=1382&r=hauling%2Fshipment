--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-68114</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JHUNN VERGARA ASUNCION </t>
+    <t>JHUNN VERGARA ASUNCION</t>
   </si>
   <si>
     <t>K7058-68120</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>FREDDIE F PASCUA</t>
   </si>
   <si>
     <t>K7123-75057</t>
   </si>
   <si>
     <t>Janice B Besa</t>
   </si>
   <si>
     <t>K7017-65644</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>BUENAVENTURA E LOPEZ JR</t>
   </si>
@@ -119,147 +119,147 @@
   <si>
     <t>K5002-75256</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>Menchita L. Bandong</t>
   </si>
   <si>
     <t>K7074-66699</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>John Michael salvadar</t>
   </si>
   <si>
     <t>K7016-75122</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">BRYAN JAMES' CASTANEDA </t>
+    <t>BRYAN JAMES' CASTANEDA</t>
   </si>
   <si>
     <t>K7093-65316</t>
   </si>
   <si>
     <t>KURT NGIPOL</t>
   </si>
   <si>
     <t>K5002-68019</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>ENRIQUE DELA CRUZ</t>
   </si>
   <si>
     <t>K7074-65698</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>Aireen gazmen</t>
   </si>
   <si>
     <t>K7126-74971</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Maricel B Mangupag</t>
   </si>
   <si>
     <t>K7126-68047</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
     <t>Laida Quilates</t>
   </si>
   <si>
     <t>K7016-75124</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE R CASTANEDA </t>
+    <t>MICHELLE R CASTANEDA</t>
   </si>
   <si>
     <t>K7020-65741</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>IRENE L MERCADO</t>
   </si>
   <si>
     <t>K7124-68139</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>MARY GRACE I MARTIN</t>
   </si>
   <si>
     <t>K7020-65918</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ROMEL D ACAPUYAN</t>
   </si>
   <si>
     <t>K7063-66979</t>
   </si>
   <si>
     <t>JOMEL I.BOCE</t>
   </si>
   <si>
     <t>K7123-68676</t>
   </si>
   <si>
     <t>ROWENA M. ELARDO</t>
   </si>
   <si>
     <t>K7016-74342</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELO VENTURA </t>
+    <t>MICHAEL ANGELO VENTURA</t>
   </si>
   <si>
     <t>K7074-66949</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Daisy dumiao</t>
   </si>
   <si>
     <t>K7074-65795</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>Joebert t. Pasoual</t>
   </si>
   <si>
     <t>K7017-64827</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
@@ -275,69 +275,69 @@
   <si>
     <t>JIMSKY GAHAL</t>
   </si>
   <si>
     <t>K5004-73800</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>YEASHA MARIE MAGDAY</t>
   </si>
   <si>
     <t>K7020-66681</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARITES V MAGALLANES</t>
   </si>
   <si>
     <t>K7030-75353</t>
   </si>
   <si>
-    <t xml:space="preserve">Christian Bai Cabacungan </t>
+    <t>Christian Bai Cabacungan</t>
   </si>
   <si>
     <t>K7020-65493</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELIZA MONTEMAYOR </t>
+    <t>FLORDELIZA MONTEMAYOR</t>
   </si>
   <si>
     <t>K7030-75053</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN S FAUSTINO </t>
+    <t>KAREN S FAUSTINO</t>
   </si>
   <si>
     <t>K7127-74012</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>EARVIN JON ARSUA</t>
   </si>
   <si>
     <t>K7072-65691</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>MYLA C. SULANGI</t>
   </si>
   <si>
     <t>K7074-65862</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
@@ -347,78 +347,78 @@
   <si>
     <t>K7063-65818</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>SUSAN TUPAS</t>
   </si>
   <si>
     <t>K7126-68031</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>GINIA SANTIAGO</t>
   </si>
   <si>
     <t>K7016-75069</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNY FLORES </t>
+    <t>JENNY FLORES</t>
   </si>
   <si>
     <t>K7121-68282</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Artemio B Vergara </t>
+    <t>Artemio B Vergara</t>
   </si>
   <si>
     <t>K7063-65753</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>NILDA GONZALES</t>
   </si>
   <si>
     <t>K7017-64694</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ONOFRE DELFIN SR </t>
+    <t>ONOFRE DELFIN SR</t>
   </si>
   <si>
     <t>K7020-67051</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSALINDA M. ORANI</t>
   </si>
   <si>
     <t>K7072-65767</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MASJID TALAVERA</t>
   </si>
   <si>
     <t>K7126-68344</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
@@ -494,69 +494,69 @@
   <si>
     <t>K5002-75287</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>HAZEL JOY GADDI VIRAY</t>
   </si>
   <si>
     <t>K7017-64832</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>RODEL MANDAP</t>
   </si>
   <si>
     <t>K7020-64703</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDLE MABAGOS </t>
+    <t>RANDLE MABAGOS</t>
   </si>
   <si>
     <t>K7020-65801</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>ALAN Y CRUZ</t>
   </si>
   <si>
     <t>K7020-65899</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERT M VALDEZ </t>
+    <t>ALBERT M VALDEZ</t>
   </si>
   <si>
     <t>K7072-65666</t>
   </si>
   <si>
     <t>MA VICTORIA REMANTE</t>
   </si>
   <si>
     <t>K7072-65775</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>USTADZ ABDULBASER PIANG</t>
   </si>
   <si>
     <t>K7061-68095</t>
   </si>
   <si>
     <t>Donie Santiano</t>
   </si>
   <si>
     <t>K7068-65868</t>
   </si>
@@ -596,108 +596,108 @@
   <si>
     <t>DOMARALIN R.MANABAT</t>
   </si>
   <si>
     <t>K7063-65574</t>
   </si>
   <si>
     <t>DOMINADOR S.SANCHEZ</t>
   </si>
   <si>
     <t>K7072-65761</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>JAMEEL PETRASANTA</t>
   </si>
   <si>
     <t>K7017-64299</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLAS A EDUCALANE </t>
+    <t>NICOLAS A EDUCALANE</t>
   </si>
   <si>
     <t>K7063-65849</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>ELIZA A.CORTEZ</t>
   </si>
   <si>
     <t>K5003-75219</t>
   </si>
   <si>
     <t>GRACE FERNANDEZ</t>
   </si>
   <si>
     <t>K7017-64867</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA PREPOSE </t>
+    <t>ERLINDA PREPOSE</t>
   </si>
   <si>
     <t>K7121-74953</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Irish I Martinez</t>
   </si>
   <si>
     <t>K5004-74462</t>
   </si>
   <si>
     <t>FELIPE OROPILLA</t>
   </si>
   <si>
     <t>K7127-74206</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>MARILYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7016-75056</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN FLORES </t>
+    <t>MARVIN FLORES</t>
   </si>
   <si>
     <t>K7020-66638</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>DENNIS BACSAFRA</t>
   </si>
   <si>
     <t>K7063-65755</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>ANNA RACIELA C.VILLAMIL</t>
   </si>
   <si>
     <t>K7017-66161</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>