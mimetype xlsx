--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-65649</t>
   </si>
   <si>
     <t>MABINI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA S DOCTOR </t>
+    <t>MYRNA S DOCTOR</t>
   </si>
   <si>
     <t>K7124-62683</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>MARVIN M. TULAGAN</t>
   </si>
   <si>
     <t>K7123-66415</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>TICHIE NAVARO CERA</t>
   </si>
   <si>
     <t>K7123-65885</t>
   </si>
   <si>
     <t>MARIA JEMINA HENSON  LOMIBAO</t>
   </si>
@@ -143,75 +143,75 @@
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>ELAINE GRACE DAYDAY</t>
   </si>
   <si>
     <t>K5003-73743</t>
   </si>
   <si>
     <t>Alex de guzman</t>
   </si>
   <si>
     <t>K7124-65434</t>
   </si>
   <si>
     <t>RAUL CASTRO</t>
   </si>
   <si>
     <t>K7125-66237</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Virginia de vera Fernandez </t>
+    <t>Virginia de vera Fernandez</t>
   </si>
   <si>
     <t>K7016-66210</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GOLIMLIM </t>
+    <t>HELEN GOLIMLIM</t>
   </si>
   <si>
     <t>K5002-73405</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>DOMINADOR DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-66493</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE VELORIA </t>
+    <t>ROSE VELORIA</t>
   </si>
   <si>
     <t>K7030-65810</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>Wilson l. Pilla</t>
   </si>
   <si>
     <t>K7030-65815</t>
   </si>
   <si>
     <t>EMELITA L PILLA</t>
   </si>
   <si>
     <t>K7124-64018</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>MERLENDA BONZO</t>
   </si>
@@ -320,99 +320,99 @@
   <si>
     <t>K7011-66233</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>ALVIN I. PADILLA</t>
   </si>
   <si>
     <t>K7123-64394</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JOSELITO A. DUMLAO</t>
   </si>
   <si>
     <t>K7123-65570</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCHITA P. BALONZO </t>
+    <t>CONCHITA P. BALONZO</t>
   </si>
   <si>
     <t>K7073-66167</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>ELISA MENESES MADRID</t>
   </si>
   <si>
     <t>K7058-65811</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria  m ancheta</t>
+    <t>Gloria  m ancheta</t>
   </si>
   <si>
     <t>K7123-65288</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
     <t>GERALDINE A. QUITANEG</t>
   </si>
   <si>
     <t>K7072-73153</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MOHAMED HASSAN AHMED MOHOMED</t>
   </si>
   <si>
     <t>K7073-66159</t>
   </si>
   <si>
     <t>ANGELITO U. FLORES</t>
   </si>
   <si>
     <t>K7061-66030</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA DELA CRUZ </t>
+    <t>JESSICA DELA CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBET</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>