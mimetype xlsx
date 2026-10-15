--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -56,114 +56,114 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-77356</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Rosario Colangan</t>
   </si>
   <si>
     <t>K7016-92057</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARMEN GUTIERREZ </t>
+    <t>SHARMEN GUTIERREZ</t>
   </si>
   <si>
     <t>K7073-76822</t>
   </si>
   <si>
     <t>MARIMAR ASUNCION</t>
   </si>
   <si>
     <t>K5003-77311</t>
   </si>
   <si>
     <t>ANDY MARBELLA</t>
   </si>
   <si>
     <t>K5004-91613</t>
   </si>
   <si>
     <t>MAY ANGELIE ALLENDA</t>
   </si>
   <si>
     <t>K7058-77671</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wilma   naval sangco </t>
+    <t>Wilma   naval sangco</t>
   </si>
   <si>
     <t>K7121-77026</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>Janet T Olinio</t>
   </si>
   <si>
     <t>K7016-78902</t>
   </si>
   <si>
     <t>FLORANTE QUEPPET SR</t>
   </si>
   <si>
     <t>K7127-79244</t>
   </si>
   <si>
     <t>DAPHNI BANUA</t>
   </si>
   <si>
     <t>K6002-76966</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>ROMSIE SENICA TOLEDO</t>
   </si>
   <si>
     <t>K5004-77675</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. CRISTINA ARAOJO </t>
+    <t>MA. CRISTINA ARAOJO</t>
   </si>
   <si>
     <t>K7011-76872</t>
   </si>
   <si>
     <t>DIONISIO PANILO</t>
   </si>
   <si>
     <t>K7030-77107</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>CONSUELLO MOSES</t>
   </si>
   <si>
     <t>K7011-92204</t>
   </si>
   <si>
     <t>JOSE MICHAEL BERNARDO</t>
   </si>
   <si>
     <t>K5004-92258</t>
   </si>