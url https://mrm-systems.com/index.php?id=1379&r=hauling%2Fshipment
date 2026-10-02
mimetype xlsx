--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>02/10/2026 14:26:09 - 02/10/2026 14:40:04</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -65,108 +65,108 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-64969</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>Gilda esteban</t>
   </si>
   <si>
     <t>K7123-65543</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>ELPIDIO G. TEMPRA</t>
   </si>
   <si>
     <t>K7133-63886</t>
   </si>
   <si>
-    <t xml:space="preserve">Elizabeth PANTANOZA </t>
+    <t>Elizabeth PANTANOZA</t>
   </si>
   <si>
     <t>K7129-66187</t>
   </si>
   <si>
     <t>ROUJOHN L.AYSON</t>
   </si>
   <si>
     <t>K7016-66540</t>
   </si>
   <si>
     <t>BENJIE MACALINO</t>
   </si>
   <si>
     <t>K7073-65307</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>FELICITAS PINLAC</t>
   </si>
   <si>
     <t>K5004-72989</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>HONEYLYN PASCUA TORIO</t>
   </si>
   <si>
     <t>K7086-65837</t>
   </si>
   <si>
     <t>DAISYREE A, DACASIN</t>
   </si>
   <si>
     <t>K7125-66003</t>
   </si>
   <si>
-    <t xml:space="preserve">Girlie Anore </t>
+    <t>Girlie Anore</t>
   </si>
   <si>
     <t>K7061-66256</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>Glenda Ligon</t>
   </si>
   <si>
     <t>K7123-66012</t>
   </si>
   <si>
-    <t xml:space="preserve">BENILDA I ASUNCION </t>
+    <t>BENILDA I ASUNCION</t>
   </si>
   <si>
     <t>K7126-66594</t>
   </si>
   <si>
     <t>Anna Cel S Francia</t>
   </si>
   <si>
     <t>K7011-66002</t>
   </si>
   <si>
     <t>MICAELA MAUREEN SERIDON</t>
   </si>
   <si>
     <t>K7123-65301</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>EMILIA J. MARTINEZ</t>
   </si>
   <si>
     <t>K7058-64362</t>
   </si>
@@ -176,69 +176,66 @@
   <si>
     <t>MARCELINO T LUCERO</t>
   </si>
   <si>
     <t>K7026-64479</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MARLYN OLOD PAGUYO</t>
   </si>
   <si>
     <t>K5002-62160</t>
   </si>
   <si>
     <t>MONA M. CABONITA</t>
   </si>
   <si>
     <t>K7058-64587</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMMY TACTAY </t>
+    <t>JIMMY TACTAY</t>
   </si>
   <si>
     <t>K7058-65296</t>
   </si>
   <si>
-    <t>JIMMY TACTAY</t>
-[...1 lines deleted...]
-  <si>
     <t>K7058-65611</t>
   </si>
   <si>
     <t>K7058-65169</t>
   </si>
   <si>
     <t>K7016-73316</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELA TEBANGEN </t>
+    <t>CARMELA TEBANGEN</t>
   </si>
   <si>
     <t>K7133-71683</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Ardy m. Pascua</t>
   </si>
   <si>
     <t>K7061-64471</t>
   </si>
   <si>
     <t>Rosana Imasa</t>
   </si>
   <si>
     <t>K5003-63857</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Daniela Jean sabado</t>
   </si>
@@ -923,208 +920,208 @@
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
         <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26">
         <v>3</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>53</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>53</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C30">
         <v>3</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C32">
         <v>4</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C33">
         <v>3</v>
       </c>
       <c r="D33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>