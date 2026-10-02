--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-64852</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>REMEDIOS G. GALANG</t>
   </si>
   <si>
     <t>K5004-72866</t>
   </si>
   <si>
     <t>ERLINDA MAGTOTO</t>
   </si>
   <si>
     <t>K7133-65285</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ginalyn madulin </t>
+    <t>Ginalyn madulin</t>
   </si>
   <si>
     <t>K7030-63821</t>
   </si>
   <si>
     <t>ALBERT MANASAN</t>
   </si>
   <si>
     <t>K7133-64346</t>
   </si>
   <si>
     <t>K5005-70901</t>
   </si>
   <si>
     <t>NESTOR NANQUIL</t>
   </si>
   <si>
     <t>K7061-72630</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>LEONILA SIMPAO MACAPAGAL</t>
   </si>
@@ -128,108 +128,108 @@
   <si>
     <t>K7011-60344</t>
   </si>
   <si>
     <t>RONALD  N. MENDOZA</t>
   </si>
   <si>
     <t>K7063-61453</t>
   </si>
   <si>
     <t>PAOLA NICOLE CALNADA</t>
   </si>
   <si>
     <t>K5003-64566</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Milagros santos</t>
   </si>
   <si>
     <t>K7125-65450</t>
   </si>
   <si>
-    <t xml:space="preserve">Arturo Ramos </t>
+    <t>Arturo Ramos</t>
   </si>
   <si>
     <t>K7061-65536</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Delfina Sebio</t>
   </si>
   <si>
     <t>K7073-65195</t>
   </si>
   <si>
     <t>Abubakr D. Khalid</t>
   </si>
   <si>
     <t>K5002-65960</t>
   </si>
   <si>
     <t>NONNALITO C. CAPARAS</t>
   </si>
   <si>
     <t>K7126-64993</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Kelly Ian Angelo Lansang</t>
   </si>
   <si>
     <t>K7058-62537</t>
   </si>
   <si>
     <t>Michelle  c victioria</t>
   </si>
   <si>
     <t>K7069-72213</t>
   </si>
   <si>
-    <t xml:space="preserve">RYAN CAYANAN </t>
+    <t>RYAN CAYANAN</t>
   </si>
   <si>
     <t>K7126-65358</t>
   </si>
   <si>
     <t>Raybielle B Mallare</t>
   </si>
   <si>
     <t>K7124-66286</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">IBA D. NATIVIDAD </t>
+    <t>IBA D. NATIVIDAD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>