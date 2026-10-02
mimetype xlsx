--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-64185</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY PIRAMO </t>
+    <t>RANDY PIRAMO</t>
   </si>
   <si>
     <t>K7030-64094</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ALVIN S MALIGO</t>
   </si>
   <si>
     <t>K7124-64235</t>
   </si>
   <si>
     <t>PUERTO GALERA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>MUSA AB IMAM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Rmg908</t>
   </si>