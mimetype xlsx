--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -80,144 +80,144 @@
   <si>
     <t>K7016-76476</t>
   </si>
   <si>
     <t>BINNIE MAE OGATIS</t>
   </si>
   <si>
     <t>K5003-78359</t>
   </si>
   <si>
     <t>STEPHANIE. RARALIO</t>
   </si>
   <si>
     <t>K7061-92185</t>
   </si>
   <si>
     <t>Darwin Bolival</t>
   </si>
   <si>
     <t>K7127-76814</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JONATHAN CATIG </t>
+    <t>JONATHAN CATIG</t>
   </si>
   <si>
     <t>K7026-91386</t>
   </si>
   <si>
     <t>Lloyd Nathaniel Malingin</t>
   </si>
   <si>
     <t>K7030-92040</t>
   </si>
   <si>
     <t>LEXANDRA ALIAH B TADURAN</t>
   </si>
   <si>
     <t>K7016-76568</t>
   </si>
   <si>
     <t>NELDA MACAPUGAY</t>
   </si>
   <si>
     <t>K5003-78372</t>
   </si>
   <si>
     <t>ATHLER VILLALINO</t>
   </si>
   <si>
     <t>K7126-78450</t>
   </si>
   <si>
     <t>Richel Jundarino</t>
   </si>
   <si>
     <t>K6002-90163</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>EMILITA S. AQUINO</t>
   </si>
   <si>
     <t>K7016-78926</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGEL FRANCO </t>
+    <t>ANGEL FRANCO</t>
   </si>
   <si>
     <t>K7121-90795</t>
   </si>
   <si>
     <t>Mercedita I De Lemos</t>
   </si>
   <si>
     <t>K7016-79354</t>
   </si>
   <si>
     <t>DIANA PORTA</t>
   </si>
   <si>
     <t>K7069-78782</t>
   </si>
   <si>
     <t>EVA Pena</t>
   </si>
   <si>
     <t>K7121-79059</t>
   </si>
   <si>
-    <t xml:space="preserve">MARION XENIA SINSIOCO </t>
+    <t>MARION XENIA SINSIOCO</t>
   </si>
   <si>
     <t>K7074-91135</t>
   </si>
   <si>
     <t>Miraflor s. Dela cruz</t>
   </si>
   <si>
     <t>K7127-90294</t>
   </si>
   <si>
-    <t xml:space="preserve">Sherilyne gatchalian </t>
+    <t>Sherilyne gatchalian</t>
   </si>
   <si>
     <t>K7030-91079</t>
   </si>
   <si>
     <t>Ma. Regina Karganilla</t>
   </si>
   <si>
     <t>K7068-78930</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINE FERNANDO </t>
+    <t>JOSEFINE FERNANDO</t>
   </si>
   <si>
     <t>K7123-78266</t>
   </si>
   <si>
     <t>MARY ROSE CRIZALDO</t>
   </si>
   <si>
     <t>K7125-92175</t>
   </si>
   <si>
     <t>Jonahlyne Natividad</t>
   </si>
   <si>
     <t>K7016-77922</t>
   </si>
   <si>
     <t>DAVE ARJAY TAN</t>
   </si>
   <si>
     <t>K8002-78309</t>
   </si>
   <si>
     <t>VANESSA RENDORA</t>
   </si>