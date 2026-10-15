--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -71,57 +71,57 @@
   <si>
     <t>GUIGUINTO BULACAN</t>
   </si>
   <si>
     <t>MARK ANGELO SALAVERIA</t>
   </si>
   <si>
     <t>K5005-91801</t>
   </si>
   <si>
     <t>HAGONOY BULACAN</t>
   </si>
   <si>
     <t>GLENN RAE SAN PEDRO</t>
   </si>
   <si>
     <t>K7127-76553</t>
   </si>
   <si>
     <t>CEDRIC L, CALALANG</t>
   </si>
   <si>
     <t>K7020-79179</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISALDO G SANTOS </t>
+    <t>CRISALDO G SANTOS</t>
   </si>
   <si>
     <t>K7123-76803</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mylene s navarro</t>
+    <t>Mylene s navarro</t>
   </si>
   <si>
     <t>K7127-90263</t>
   </si>
   <si>
     <t>BRYAN D, BUENACEDA</t>
   </si>
   <si>
     <t>K7124-79264</t>
   </si>
   <si>
     <t>CITY OF MALOLOS (Capital) BULACAN</t>
   </si>
   <si>
     <t>NESTOR ROQUE/ PRINCESS ROQUE</t>
   </si>
   <si>
     <t>K8002-79189</t>
   </si>
   <si>
     <t>JOEDHEL ONDEZ</t>
   </si>
   <si>
     <t>K5004-92318</t>
   </si>