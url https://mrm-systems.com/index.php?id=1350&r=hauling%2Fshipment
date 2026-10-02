--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -98,186 +98,186 @@
   <si>
     <t>K7061-58135</t>
   </si>
   <si>
     <t>Jovelyn Mendoza</t>
   </si>
   <si>
     <t>K7058-63335</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Elyfrancis r luna</t>
   </si>
   <si>
     <t>K7011-62562</t>
   </si>
   <si>
     <t>LYKA MAE S. DACUMOS</t>
   </si>
   <si>
     <t>K7061-60347</t>
   </si>
   <si>
-    <t xml:space="preserve">Melinda Calderon </t>
+    <t>Melinda Calderon</t>
   </si>
   <si>
     <t>K7086-62806</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>BRIGEDA INTENDENCIA</t>
   </si>
   <si>
     <t>K7073-59598</t>
   </si>
   <si>
     <t>JOHN EPHRAIM V. CAOAGDAN</t>
   </si>
   <si>
     <t>K7121-61777</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>Myrna Cornejo Ayson</t>
   </si>
   <si>
     <t>K7020-71008</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>WALTER TADEO</t>
   </si>
   <si>
     <t>K8002-53489</t>
   </si>
   <si>
     <t>MARILOU ANTOLIN</t>
   </si>
   <si>
     <t>K7133-61945</t>
   </si>
   <si>
-    <t xml:space="preserve">Ramon sanidad </t>
+    <t>Ramon sanidad</t>
   </si>
   <si>
     <t>K7058-62023</t>
   </si>
   <si>
     <t>Roldan a  mabalot</t>
   </si>
   <si>
     <t>K7073-52304</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>DANILO P. ORIA</t>
   </si>
   <si>
     <t>K7125-60098</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Maxima Fabros </t>
+    <t>Maxima Fabros</t>
   </si>
   <si>
     <t>K5002-58817</t>
   </si>
   <si>
     <t>ROSITA LOGENTE</t>
   </si>
   <si>
     <t>K6002-58559</t>
   </si>
   <si>
     <t>EVELYN P. AGUINALDO</t>
   </si>
   <si>
     <t>K7126-63531</t>
   </si>
   <si>
     <t>Violieta L Sabigan</t>
   </si>
   <si>
     <t>K7061-59163</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>LETICIA PULIDO</t>
   </si>
   <si>
     <t>K7126-59053</t>
   </si>
   <si>
     <t>Rey Sumaoang/ Lilibeth Sumaoang</t>
   </si>
   <si>
     <t>K7126-59058</t>
   </si>
   <si>
     <t>Susan Lacson</t>
   </si>
   <si>
     <t>K7125-62856</t>
   </si>
   <si>
-    <t xml:space="preserve">Jocelyn Rallo </t>
+    <t>Jocelyn Rallo</t>
   </si>
   <si>
     <t>K7125-61959</t>
   </si>
   <si>
     <t>K7026-62654</t>
   </si>
   <si>
     <t>MILA R FERNANDEZ</t>
   </si>
   <si>
     <t>K7061-57849</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIGAIL RAMOS </t>
+    <t>ABIGAIL RAMOS</t>
   </si>
   <si>
     <t>K7017-54329</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFER MOLITANTE </t>
+    <t>JENNIFER MOLITANTE</t>
   </si>
   <si>
     <t>K7011-59552</t>
   </si>
   <si>
     <t>RUSTICO MENDOZA</t>
   </si>
   <si>
     <t>K7126-62833</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Marvin Manansala</t>
   </si>
   <si>
     <t>K7126-62840</t>
   </si>
   <si>
     <t>Christopher P Paronable</t>
   </si>
   <si>
     <t>K7026-58731</t>
   </si>