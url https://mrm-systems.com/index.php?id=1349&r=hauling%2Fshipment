--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,99 +59,99 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5004-53108</t>
   </si>
   <si>
     <t>BAGAMANOC CATANDUANES</t>
   </si>
   <si>
     <t>MARIEL ARANDIA CORRE</t>
   </si>
   <si>
     <t>K7061-56693</t>
   </si>
   <si>
     <t>BATO CATANDUANES</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer Tabios </t>
+    <t>Jennifer Tabios</t>
   </si>
   <si>
     <t>K7026-57426</t>
   </si>
   <si>
     <t>GINA TENDENILLA</t>
   </si>
   <si>
     <t>K7126-63245</t>
   </si>
   <si>
     <t>VIRAC (Capital) CATANDUANES</t>
   </si>
   <si>
     <t>Elena D Saoquillo</t>
   </si>
   <si>
     <t>K7011-63566</t>
   </si>
   <si>
     <t>RAQUEL S. BORDEOS</t>
   </si>
   <si>
     <t>K7125-58810</t>
   </si>
   <si>
     <t>BATUAN MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">Linda D Abaño </t>
+    <t>Linda D Abaño</t>
   </si>
   <si>
     <t>K7016-53216</t>
   </si>
   <si>
     <t>MANDAON MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVIRA BARTOLOME </t>
+    <t>ELVIRA BARTOLOME</t>
   </si>
   <si>
     <t>K5003-57428</t>
   </si>
   <si>
     <t>MILAGROS MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINA V CAYETANA </t>
+    <t>ANGELINA V CAYETANA</t>
   </si>
   <si>
     <t>K7123-71051</t>
   </si>
   <si>
     <t>PALANAS MASBATE</t>
   </si>
   <si>
     <t>ANGELICA ABEJUELA</t>
   </si>
   <si>
     <t>K7125-62932</t>
   </si>
   <si>
     <t>PIO V. CORPUZ (LIMBUHAN) MASBATE</t>
   </si>
   <si>
     <t>Jacqueline Gemonangan</t>
   </si>
   <si>
     <t>K8002-59649</t>
   </si>
   <si>
     <t>PLACER MASBATE</t>
   </si>