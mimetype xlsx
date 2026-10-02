--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -101,81 +101,81 @@
   <si>
     <t>CARLYN P TICOL</t>
   </si>
   <si>
     <t>K7123-63698</t>
   </si>
   <si>
     <t>EMILY OFICIAR TANCO</t>
   </si>
   <si>
     <t>K6002-53237</t>
   </si>
   <si>
     <t>KATE ANN F. DE OCAMPO</t>
   </si>
   <si>
     <t>K7125-61115</t>
   </si>
   <si>
     <t>Geraldine Bagni</t>
   </si>
   <si>
     <t>K7016-61125</t>
   </si>
   <si>
-    <t xml:space="preserve">RUTGARDO JR MARCOS </t>
+    <t>RUTGARDO JR MARCOS</t>
   </si>
   <si>
     <t>K7126-71360</t>
   </si>
   <si>
     <t>FELICIDAD DUCAS/Daphne Shena A Ducas</t>
   </si>
   <si>
     <t>K7058-62234</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marianita y  cardenas</t>
+    <t>Marianita y  cardenas</t>
   </si>
   <si>
     <t>K7124-62712</t>
   </si>
   <si>
     <t>JED KELVIN RETIRO QUIJADA</t>
   </si>
   <si>
     <t>K7133-55863</t>
   </si>
   <si>
     <t>AMER M. PUNDOGAR</t>
   </si>
   <si>
     <t>K7016-60729</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTELA SAKIWAT </t>
+    <t>ESTELA SAKIWAT</t>
   </si>
   <si>
     <t>K5002-63432</t>
   </si>
   <si>
     <t>Richard guiamas</t>
   </si>
   <si>
     <t>K7124-61421</t>
   </si>
   <si>
     <t>GERALDO C BAYOT</t>
   </si>
   <si>
     <t>K7016-62483</t>
   </si>
   <si>
     <t>BUGUIAS BENGUET</t>
   </si>
   <si>
     <t>WILBERT BANGSOYAO</t>
   </si>
   <si>
     <t>K7123-58802</t>
   </si>