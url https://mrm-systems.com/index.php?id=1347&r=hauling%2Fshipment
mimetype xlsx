--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,132 +50,132 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-53218</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDELMAR PADILLA </t>
+    <t>EDELMAR PADILLA</t>
   </si>
   <si>
     <t>K7016-60740</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHELLE RAMIREZ </t>
+    <t>RACHELLE RAMIREZ</t>
   </si>
   <si>
     <t>K7072-71224</t>
   </si>
   <si>
     <t>ALIZA ASHLY NADAL</t>
   </si>
   <si>
     <t>K7016-57011</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN ROSE ANDRADE </t>
+    <t>HELEN ROSE ANDRADE</t>
   </si>
   <si>
     <t>K7072-61514</t>
   </si>
   <si>
     <t>JOHANSEN AND MARILYN  LOPEZ</t>
   </si>
   <si>
     <t>K8002-59320</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>NARCISA GARCIA</t>
   </si>
   <si>
     <t>K7061-68477</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>Michelle Nicdao</t>
   </si>
   <si>
     <t>K7124-62815</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SAMANTH NICOLE MANDRIQUE</t>
   </si>
   <si>
     <t>K7124-62604</t>
   </si>
   <si>
     <t>WEMOR GABELO</t>
   </si>
   <si>
     <t>K7016-62920</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">HERMINIO ROMERO </t>
+    <t>HERMINIO ROMERO</t>
   </si>
   <si>
     <t>K7129-62851</t>
   </si>
   <si>
     <t>LOIDA MARTIN SIBUG</t>
   </si>
   <si>
     <t>K7125-65626</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Conception Robles </t>
+    <t>Ma Conception Robles</t>
   </si>
   <si>
     <t>K7030-63408</t>
   </si>
   <si>
     <t>MARICEL O SALONGA</t>
   </si>
   <si>
     <t>K5002-60139</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MAY S. SALON</t>
   </si>
   <si>
     <t>K7123-58904</t>
   </si>
   <si>
     <t>ERLINDA LALU</t>
   </si>
   <si>
     <t>K7063-54698</t>
   </si>