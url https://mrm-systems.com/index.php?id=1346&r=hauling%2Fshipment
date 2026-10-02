--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -110,60 +110,60 @@
   <si>
     <t>K7074-56919</t>
   </si>
   <si>
     <t>RIZAL CAGAYAN</t>
   </si>
   <si>
     <t>ANTONIO R SANTIAGO</t>
   </si>
   <si>
     <t>K7124-62569</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>TEOBURIO PAGULAYAN</t>
   </si>
   <si>
     <t>K7026-62944</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JACINTO  LACAMBRA </t>
+    <t>JACINTO  LACAMBRA</t>
   </si>
   <si>
     <t>K7086-61278</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEIN KHARL A, ROMERO </t>
+    <t>RHEIN KHARL A, ROMERO</t>
   </si>
   <si>
     <t>K7073-62641</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>VANESA DEL ROSARIO</t>
   </si>
   <si>
     <t>K7124-62559</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ARMANDO AGUINALDO</t>
   </si>
   <si>
     <t>K7011-62711</t>
   </si>
   <si>
     <t>ROSITA C. ACIO</t>
   </si>
@@ -221,99 +221,99 @@
   <si>
     <t>NESTOR AGPALZA</t>
   </si>
   <si>
     <t>K7058-61936</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>Mauren  pascua</t>
   </si>
   <si>
     <t>K7011-62812</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JOSE T. MEDINA</t>
   </si>
   <si>
     <t>K7123-63168</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGAR G. VIDAIRA </t>
+    <t>EDGAR G. VIDAIRA</t>
   </si>
   <si>
     <t>K7126-62878</t>
   </si>
   <si>
     <t>Francisco Gorospe</t>
   </si>
   <si>
     <t>K7073-62665</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>JULIETA D. DELOS REYES</t>
   </si>
   <si>
     <t>K7058-62655</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bonifacio  d liguigan</t>
+    <t>Bonifacio  d liguigan</t>
   </si>
   <si>
     <t>K7058-53368</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Solidad  p costales</t>
+    <t>Solidad  p costales</t>
   </si>
   <si>
     <t>K7125-62459</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jerickson N Esteban </t>
+    <t>Jerickson N Esteban</t>
   </si>
   <si>
     <t>K7058-57999</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sarah  pstrice f caolboy</t>
+    <t>Sarah  pstrice f caolboy</t>
   </si>
   <si>
     <t>K8002-70617</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>REYNALDO A EDA SR</t>
   </si>
   <si>
     <t>K7086-57954</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>THERESITA CALIDGUID</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>