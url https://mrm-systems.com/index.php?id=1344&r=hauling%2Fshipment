--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,147 +80,147 @@
   <si>
     <t>LEANDRE CABINGAS</t>
   </si>
   <si>
     <t>K6002-52950</t>
   </si>
   <si>
     <t>MARIETA PAJE</t>
   </si>
   <si>
     <t>K7121-71870</t>
   </si>
   <si>
     <t>Pinky J Garcia</t>
   </si>
   <si>
     <t>K7135-63153</t>
   </si>
   <si>
     <t>Ali A. Esteves</t>
   </si>
   <si>
     <t>K7134-60986</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymond Sebastian </t>
+    <t>Raymond Sebastian</t>
   </si>
   <si>
     <t>K7125-57233</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>Rosie C Roy</t>
   </si>
   <si>
     <t>K7011-58895</t>
   </si>
   <si>
     <t>EDITHA V. DALMACIO</t>
   </si>
   <si>
     <t>K5002-58544</t>
   </si>
   <si>
     <t>CLEOFE LORESCO</t>
   </si>
   <si>
     <t>K7030-58768</t>
   </si>
   <si>
     <t>LEAZEL B LORESCO</t>
   </si>
   <si>
     <t>K7123-62230</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYSOL C. AGUSTIN </t>
+    <t>MARYSOL C. AGUSTIN</t>
   </si>
   <si>
     <t>K7061-53426</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>Renato Buado</t>
   </si>
   <si>
     <t>K5002-56305</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>NENITA CASTILLON</t>
   </si>
   <si>
     <t>K7016-60931</t>
   </si>
   <si>
-    <t xml:space="preserve">LORETA " AURING " GARCIA </t>
+    <t>LORETA " AURING " GARCIA</t>
   </si>
   <si>
     <t>K7058-62050</t>
   </si>
   <si>
     <t>Lydia   garcia</t>
   </si>
   <si>
     <t>K7016-62540</t>
   </si>
   <si>
-    <t xml:space="preserve">MERCY SEVILLA </t>
+    <t>MERCY SEVILLA</t>
   </si>
   <si>
     <t>K7124-58029</t>
   </si>
   <si>
     <t>ALEX SANDOVAL</t>
   </si>
   <si>
     <t>K7058-60392</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gina curpoz</t>
+    <t>Gina curpoz</t>
   </si>
   <si>
     <t>K7074-56358</t>
   </si>
   <si>
     <t>ALFREDO DELA CRUZ JR.</t>
   </si>
   <si>
     <t>K7020-61384</t>
   </si>
   <si>
-    <t xml:space="preserve">LETICIA GANO </t>
+    <t>LETICIA GANO</t>
   </si>
   <si>
     <t>K7073-60825</t>
   </si>
   <si>
     <t>LORETO OPIANA</t>
   </si>
   <si>
     <t>K6002-53232</t>
   </si>
   <si>
     <t>SELMA DE VERA</t>
   </si>
   <si>
     <t>K7058-52311</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>Edgardo   VALMONTE</t>
   </si>
   <si>
     <t>K5002-53144</t>
   </si>
@@ -239,75 +239,75 @@
   <si>
     <t>K7073-63194</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ANA LIZA RAMITERRE</t>
   </si>
   <si>
     <t>K7017-60594</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>MAC JOHN A AQUINO</t>
   </si>
   <si>
     <t>K7133-62108</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Elena tabag baun </t>
+    <t>Elena tabag baun</t>
   </si>
   <si>
     <t>K7121-62444</t>
   </si>
   <si>
     <t>Virginia J Taguiam</t>
   </si>
   <si>
     <t>K7123-53450</t>
   </si>
   <si>
     <t>LOLITA MARIMLA LIM</t>
   </si>
   <si>
     <t>K7016-58614</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA SANTOS </t>
+    <t>LYDIA SANTOS</t>
   </si>
   <si>
     <t>K7016-60515</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEILA MARTINEZ </t>
+    <t>SHEILA MARTINEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>