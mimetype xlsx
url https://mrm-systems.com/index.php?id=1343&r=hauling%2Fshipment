--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,129 +50,129 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-62888</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN LOU SILPAVAN </t>
+    <t>KAREN LOU SILPAVAN</t>
   </si>
   <si>
     <t>K7126-62663</t>
   </si>
   <si>
     <t>MYLENE YAP</t>
   </si>
   <si>
     <t>K7086-61198</t>
   </si>
   <si>
     <t>CECILIA  MORELLA</t>
   </si>
   <si>
     <t>K7133-59152</t>
   </si>
   <si>
     <t>Maria glenda a. Bobis</t>
   </si>
   <si>
     <t>K7123-62586</t>
   </si>
   <si>
-    <t xml:space="preserve">LORIBELL SILPAVAN </t>
+    <t>LORIBELL SILPAVAN</t>
   </si>
   <si>
     <t>K5002-71765</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>AILYNE P. REYES</t>
   </si>
   <si>
     <t>K7068-61561</t>
   </si>
   <si>
     <t>ALICE O. CAYANAN</t>
   </si>
   <si>
     <t>K5005-70901</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>NESTOR NANQUIL</t>
   </si>
   <si>
     <t>K5002-62984</t>
   </si>
   <si>
     <t>CHRISTELLE JHANE SALOMON</t>
   </si>
   <si>
     <t>K7129-71287</t>
   </si>
   <si>
     <t>CHARMAINE R MENDOZA</t>
   </si>
   <si>
     <t>K7125-59961</t>
   </si>
   <si>
-    <t xml:space="preserve">Claire Sagad </t>
+    <t>Claire Sagad</t>
   </si>
   <si>
     <t>K5002-60050</t>
   </si>
   <si>
     <t>CLEVER JOHN TICSAY</t>
   </si>
   <si>
     <t>K7061-70354</t>
   </si>
   <si>
-    <t xml:space="preserve">ARSENIA VALENCIA </t>
+    <t>ARSENIA VALENCIA</t>
   </si>
   <si>
     <t>K7063-61453</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>PAOLA NICOLE CALNADA</t>
   </si>
   <si>
     <t>K7011-60344</t>
   </si>
   <si>
     <t>RONALD  N. MENDOZA</t>
   </si>
   <si>
     <t>K8002-48997</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>ORLANDO CALING</t>
   </si>
@@ -188,87 +188,87 @@
   <si>
     <t>CARLO MOLINA</t>
   </si>
   <si>
     <t>K8002-61582</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>LIEZEL TUBANGUI</t>
   </si>
   <si>
     <t>K7058-62537</t>
   </si>
   <si>
     <t>Michelle  c victioria</t>
   </si>
   <si>
     <t>K5004-71064</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Corazon Soriano </t>
+    <t>Corazon Soriano</t>
   </si>
   <si>
     <t>K5004-60996</t>
   </si>
   <si>
     <t>CORAZON R SORIANO</t>
   </si>
   <si>
     <t>K5003-60138</t>
   </si>
   <si>
     <t>MRS LAURIANA BUNGAY RIVERA</t>
   </si>
   <si>
     <t>K7124-63208</t>
   </si>
   <si>
     <t>ROMEL DAVID GALANG</t>
   </si>
   <si>
     <t>K7123-62089</t>
   </si>
   <si>
     <t>SARAH ANDREA V. PANTIG</t>
   </si>
   <si>
     <t>K5003-71906</t>
   </si>
   <si>
     <t>CARMELITA TEOPACO</t>
   </si>
   <si>
     <t>K7016-61465</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO ALMOGINO </t>
+    <t>ALFREDO ALMOGINO</t>
   </si>
   <si>
     <t>K7129-70550</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>cherryl g. francisco</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>