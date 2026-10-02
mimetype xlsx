--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,57 +62,57 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-61952</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marietta T. Dumlao</t>
   </si>
   <si>
     <t>K7058-61922</t>
   </si>
   <si>
     <t>Alfredo  v cruda</t>
   </si>
   <si>
     <t>K7133-61884</t>
   </si>
   <si>
-    <t xml:space="preserve">Francisco ablaza </t>
+    <t>Francisco ablaza</t>
   </si>
   <si>
     <t>K7121-62846</t>
   </si>
   <si>
-    <t xml:space="preserve">Divina Fernandez </t>
+    <t>Divina Fernandez</t>
   </si>
   <si>
     <t>K7129-62954</t>
   </si>
   <si>
     <t>MICHAEL S. SALAZAR</t>
   </si>
   <si>
     <t>K7063-70926</t>
   </si>
   <si>
     <t>JAMAICA SANTOS</t>
   </si>
   <si>
     <t>K5003-70537</t>
   </si>
   <si>
     <t>JOHN JOSHUA O ACOSTA</t>
   </si>
   <si>
     <t>K7072-55460</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
@@ -152,78 +152,78 @@
   <si>
     <t>K7129-60414</t>
   </si>
   <si>
     <t>LORILEE BAYLON</t>
   </si>
   <si>
     <t>K8002-69829</t>
   </si>
   <si>
     <t>ANALYN ABESAMIS</t>
   </si>
   <si>
     <t>K7026-56217</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>PEDRO LEODONES</t>
   </si>
   <si>
     <t>K5003-58110</t>
   </si>
   <si>
-    <t xml:space="preserve"> Angelina bughaw</t>
+    <t>Angelina bughaw</t>
   </si>
   <si>
     <t>K7074-58821</t>
   </si>
   <si>
     <t>Julie del vaiie pascuol</t>
   </si>
   <si>
     <t>K7093-59796</t>
   </si>
   <si>
     <t>JACKIELYN T. BILLONES</t>
   </si>
   <si>
     <t>K7030-53509</t>
   </si>
   <si>
     <t>EDUARDO ZUNIGA</t>
   </si>
   <si>
     <t>K7016-63290</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JERVISH GUMARANG </t>
+    <t>JERVISH GUMARANG</t>
   </si>
   <si>
     <t>K7086-63500</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CYNTHA M,SILAO</t>
   </si>
   <si>
     <t>K7093-60806</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>SAMMY CUARESMA</t>
   </si>
   <si>
     <t>K7068-55732</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
@@ -257,129 +257,129 @@
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K8002-63534</t>
   </si>
   <si>
     <t>MARY ROSE AREVALO</t>
   </si>
   <si>
     <t>K7073-71786</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>APRIL P. MARTINEZ</t>
   </si>
   <si>
     <t>K7058-62567</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jean  sarenas</t>
+    <t>Jean  sarenas</t>
   </si>
   <si>
     <t>K7016-60855</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELAIDA PADIERNOS </t>
+    <t>ADELAIDA PADIERNOS</t>
   </si>
   <si>
     <t>K7125-63401</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jobelle A Pascual </t>
+    <t>Jobelle A Pascual</t>
   </si>
   <si>
     <t>K5002-63089</t>
   </si>
   <si>
     <t>JOTHAM DELA CRUZ</t>
   </si>
   <si>
     <t>K7020-54773</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICA  G SCOSTA </t>
+    <t>ERICA  G SCOSTA</t>
   </si>
   <si>
     <t>K7086-53409</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARJAY L, ROMERO</t>
   </si>
   <si>
     <t>K7086-63029</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA MANABAT </t>
+    <t>ELENA MANABAT</t>
   </si>
   <si>
     <t>K7026-59097</t>
   </si>
   <si>
     <t>BENJAMIN SAPASAP RAMOS</t>
   </si>
   <si>
     <t>K7123-62940</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>TEODULO PAGUIBITAN</t>
   </si>
   <si>
     <t>K7124-59492</t>
   </si>
   <si>
     <t>REDENTOR REGIE SINOHIN</t>
   </si>
   <si>
     <t>K7072-61461</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>LITA MARIANO AND LYN SORIANO</t>
   </si>
   <si>
     <t>K7061-62662</t>
   </si>
   <si>
-    <t xml:space="preserve">Imelda Guiwa </t>
+    <t>Imelda Guiwa</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Banjo/Manny</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>