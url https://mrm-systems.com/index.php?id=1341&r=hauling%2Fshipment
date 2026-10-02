--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,57 +65,57 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-63260</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>HERMINIO NOJADERA</t>
   </si>
   <si>
     <t>K7016-53038</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>ARLENE ORIEL</t>
   </si>
   <si>
     <t>K7072-55550</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL ODINA </t>
+    <t>ARNEL ODINA</t>
   </si>
   <si>
     <t>K7073-71185</t>
   </si>
   <si>
-    <t xml:space="preserve">MR. FELIPE B. FAUSTINO </t>
+    <t>MR. FELIPE B. FAUSTINO</t>
   </si>
   <si>
     <t>K5002-63133</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>OLIVIA I. BAUTISTA</t>
   </si>
   <si>
     <t>K8002-63805</t>
   </si>
   <si>
     <t>MAJEED DEL ROSARIO</t>
   </si>
   <si>
     <t>K7073-58781</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>AMPARO GALICIA</t>
   </si>
@@ -131,81 +131,81 @@
   <si>
     <t>MARITES J. ESPULGAR</t>
   </si>
   <si>
     <t>K5002-60376</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>ALBINO CALAGO</t>
   </si>
   <si>
     <t>K7030-61077</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Rhoderic Castillo</t>
   </si>
   <si>
     <t>K7123-63371</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO GONZALEZ </t>
+    <t>ROBERTO GONZALEZ</t>
   </si>
   <si>
     <t>K5003-68471</t>
   </si>
   <si>
     <t>PERLA GARCIA</t>
   </si>
   <si>
     <t>K7068-55574</t>
   </si>
   <si>
     <t>MINNIE PADUA CRUZ</t>
   </si>
   <si>
     <t>K7030-58936</t>
   </si>
   <si>
     <t>GINNA R BASCO</t>
   </si>
   <si>
     <t>K7129-61423</t>
   </si>
   <si>
     <t>AMELIA C. RAMOS</t>
   </si>
   <si>
     <t>K7125-63059</t>
   </si>
   <si>
-    <t xml:space="preserve">Emmie V Layno </t>
+    <t>Emmie V Layno</t>
   </si>
   <si>
     <t>K7121-59664</t>
   </si>
   <si>
     <t>CHRISTIAN M ESMANA</t>
   </si>
   <si>
     <t>K7011-59487</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
   <si>
     <t>JOEL P. CHINTE</t>
   </si>
   <si>
     <t>K7074-54958</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>Antonio tolero / nilda tolero</t>
   </si>
@@ -221,57 +221,57 @@
   <si>
     <t>SOPHIA ROSE E. TAMAYO</t>
   </si>
   <si>
     <t>K7126-62247</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Uegenia  B Reyes</t>
   </si>
   <si>
     <t>K7121-58045</t>
   </si>
   <si>
     <t>Daniella Conner</t>
   </si>
   <si>
     <t>K7058-62965</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">  Nulhakim  s   mohammad </t>
+    <t>Nulhakim  s   mohammad</t>
   </si>
   <si>
     <t>K7058-62595</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emelita r  victoriano</t>
+    <t>Emelita r  victoriano</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Paul/Erdie</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>