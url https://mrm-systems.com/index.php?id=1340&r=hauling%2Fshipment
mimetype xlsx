--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,126 +68,126 @@
   <si>
     <t>K7069-55771</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>JOEY LOLARGA</t>
   </si>
   <si>
     <t>K7058-58680</t>
   </si>
   <si>
     <t>Sabelina mondalo</t>
   </si>
   <si>
     <t>K7121-61860</t>
   </si>
   <si>
     <t>Janice B Besa</t>
   </si>
   <si>
     <t>K7016-53560</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS SALITA </t>
+    <t>REMEDIOS SALITA</t>
   </si>
   <si>
     <t>K7073-60382</t>
   </si>
   <si>
     <t>ALFONSO L. TANAOIT</t>
   </si>
   <si>
     <t>K8002-63755</t>
   </si>
   <si>
     <t>MARCHIL BONGBONGA</t>
   </si>
   <si>
     <t>K5004-63307</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>LV MILLAN</t>
   </si>
   <si>
     <t>K7061-62618</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Alma Sarmiento </t>
+    <t>Alma Sarmiento</t>
   </si>
   <si>
     <t>K7058-59633</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florencio a castillo</t>
+    <t>Florencio a castillo</t>
   </si>
   <si>
     <t>K5003-70136</t>
   </si>
   <si>
     <t>EMINEH GRACE DUMALAGO</t>
   </si>
   <si>
     <t>K7086-63765</t>
   </si>
   <si>
     <t>NICANOR D, DARAS JR</t>
   </si>
   <si>
     <t>K7072-60647</t>
   </si>
   <si>
     <t>ERMALYN QUINES</t>
   </si>
   <si>
     <t>K7121-58762</t>
   </si>
   <si>
     <t>Ave A. Manuel</t>
   </si>
   <si>
     <t>K7011-62229</t>
   </si>
   <si>
     <t>YOLANDA AGUSTIN</t>
   </si>
   <si>
     <t>K5003-60131</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">DR ARVIN P VLLEGAS </t>
+    <t>DR ARVIN P VLLEGAS</t>
   </si>
   <si>
     <t>K7063-59448</t>
   </si>
   <si>
     <t>ANGELITO SUMOBA JR</t>
   </si>
   <si>
     <t>K7011-62983</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PABLO MEDRANO</t>
   </si>
   <si>
     <t>K7017-60333</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>EDWIN FLORENDO</t>
   </si>
@@ -197,144 +197,144 @@
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>Billy Joe Nerpio</t>
   </si>
   <si>
     <t>K7124-59477</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>FELIX H. CRISOSTOMO</t>
   </si>
   <si>
     <t>K8002-59699</t>
   </si>
   <si>
     <t>ARTURO ROBERTO</t>
   </si>
   <si>
     <t>K7058-61249</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rogelio pian0 jr</t>
+    <t>Rogelio pian0 jr</t>
   </si>
   <si>
     <t>K5003-72158</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynaldo idos </t>
+    <t>Reynaldo idos</t>
   </si>
   <si>
     <t>K7133-57732</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lydia Reynaldo </t>
+    <t>Lydia Reynaldo</t>
   </si>
   <si>
     <t>K8002-59998</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>JESSICA P GALONG</t>
   </si>
   <si>
     <t>K7016-61503</t>
   </si>
   <si>
-    <t xml:space="preserve">CY BRIEL VENTAYEN </t>
+    <t>CY BRIEL VENTAYEN</t>
   </si>
   <si>
     <t>K7086-62986</t>
   </si>
   <si>
     <t>K7125-60641</t>
   </si>
   <si>
     <t>Alpha Vinluan</t>
   </si>
   <si>
     <t>K7011-60247</t>
   </si>
   <si>
     <t>THELMA C. MUÑOZ</t>
   </si>
   <si>
     <t>K7016-59956</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SALVE ESTRADA </t>
+    <t>SALVE ESTRADA</t>
   </si>
   <si>
     <t>K7011-63272</t>
   </si>
   <si>
     <t>MICHAEL S. RESOLME</t>
   </si>
   <si>
     <t>K8001-50792</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
     <t>JOFFREY BIROG</t>
   </si>
   <si>
     <t>K5005-70847</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>ELMA SIBORBORO</t>
   </si>
   <si>
     <t>K7126-62499</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>Carmelita Orate</t>
   </si>
   <si>
     <t>K7086-63539</t>
   </si>
   <si>
-    <t xml:space="preserve">MA, MICHELLE M, GULAPA </t>
+    <t>MA, MICHELLE M, GULAPA</t>
   </si>
   <si>
     <t>K7063-55610</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>NICK VINLUAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ruel</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>