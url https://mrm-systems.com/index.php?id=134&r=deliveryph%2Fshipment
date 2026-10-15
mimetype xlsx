--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -56,81 +56,81 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5002-78848</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ANGELO Q. ANGOLLUAN</t>
   </si>
   <si>
     <t>K7020-78602</t>
   </si>
   <si>
-    <t xml:space="preserve">MYLA A TENA </t>
+    <t>MYLA A TENA</t>
   </si>
   <si>
     <t>K5004-77025</t>
   </si>
   <si>
     <t>ZENY C. OLIQUINO</t>
   </si>
   <si>
     <t>K7123-76905</t>
   </si>
   <si>
-    <t xml:space="preserve">RUSSEL VALDEZ/MARILOU VALDEZ </t>
+    <t>RUSSEL VALDEZ/MARILOU VALDEZ</t>
   </si>
   <si>
     <t>K7126-76852</t>
   </si>
   <si>
     <t>Asuncion B Pormalejo</t>
   </si>
   <si>
     <t>K7068-92379</t>
   </si>
   <si>
     <t>RUTH R.LASTIMADO</t>
   </si>
   <si>
     <t>K7016-76907</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZMINDA BOLIVAR </t>
+    <t>LUZMINDA BOLIVAR</t>
   </si>
   <si>
     <t>K7129-77467</t>
   </si>
   <si>
     <t>MA. ELENA D. DOMANAIS</t>
   </si>
   <si>
     <t>K5004-76683</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ODISA BARRUGA</t>
   </si>
   <si>
     <t>K5005-91475</t>
   </si>
   <si>
     <t>BRYSON ANTENOR</t>
   </si>
   <si>
     <t>K7030-78979</t>
   </si>