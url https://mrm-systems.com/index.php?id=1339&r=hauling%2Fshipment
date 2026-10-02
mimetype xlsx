--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-71224</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ALIZA ASHLY NADAL</t>
   </si>
   <si>
     <t>K7016-60740</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHELLE RAMIREZ </t>
+    <t>RACHELLE RAMIREZ</t>
   </si>
   <si>
     <t>K5005-71376</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>AUBREY S FABIAN</t>
   </si>
   <si>
     <t>K5003-61629</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>JOSEFINA LAXAMANA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>