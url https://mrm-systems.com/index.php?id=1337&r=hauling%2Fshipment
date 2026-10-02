--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,114 +50,114 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-59248</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA FERRER ERMITA </t>
+    <t>IMELDA FERRER ERMITA</t>
   </si>
   <si>
     <t>K7016-62481</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA CRUZ </t>
+    <t>NIDA CRUZ</t>
   </si>
   <si>
     <t>K7072-55178</t>
   </si>
   <si>
     <t>REYNALYN MEDEL</t>
   </si>
   <si>
     <t>K7030-58677</t>
   </si>
   <si>
     <t>KRISELDA M FABIA</t>
   </si>
   <si>
     <t>K5002-61050</t>
   </si>
   <si>
     <t>K7134-59456</t>
   </si>
   <si>
-    <t xml:space="preserve">Cecilia sharyne Garcia </t>
+    <t>Cecilia sharyne Garcia</t>
   </si>
   <si>
     <t>K7020-59849</t>
   </si>
   <si>
     <t>DOMINADOR T BRAVO</t>
   </si>
   <si>
     <t>K7129-63427</t>
   </si>
   <si>
     <t>ELOiSA C. MAURE</t>
   </si>
   <si>
     <t>K7123-63513</t>
   </si>
   <si>
-    <t xml:space="preserve">CHENEY S. JASO JASO </t>
+    <t>CHENEY S. JASO JASO</t>
   </si>
   <si>
     <t>K7121-60573</t>
   </si>
   <si>
     <t>Geraldine R Estrada</t>
   </si>
   <si>
     <t>K7058-58344</t>
   </si>
   <si>
     <t>Antonio   roces grace   macaoay</t>
   </si>
   <si>
     <t>K7061-56695</t>
   </si>
   <si>
-    <t xml:space="preserve">Neriza Martinez </t>
+    <t>Neriza Martinez</t>
   </si>
   <si>
     <t>K7133-58713</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>JALIJHON ICMAT BONDOC</t>
   </si>
   <si>
     <t>K7061-63588</t>
   </si>
   <si>
     <t>Reyna Ramos</t>
   </si>
   <si>
     <t>K8002-63716</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>KAREN D BALUYUT</t>
   </si>
@@ -191,69 +191,69 @@
   <si>
     <t>K5002-56684</t>
   </si>
   <si>
     <t>PACITA C. TACUT</t>
   </si>
   <si>
     <t>K7016-62825</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>LENY CHUA</t>
   </si>
   <si>
     <t>K7124-52354</t>
   </si>
   <si>
     <t>DAISY G. CABALAR</t>
   </si>
   <si>
     <t>K5002-69866</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEALYN UIZAME </t>
+    <t>RHEALYN UIZAME</t>
   </si>
   <si>
     <t>K7072-55102</t>
   </si>
   <si>
     <t>CARLITO CABRAL</t>
   </si>
   <si>
     <t>K7123-53287</t>
   </si>
   <si>
     <t>CARMELITA MAGDAY LEJARDE</t>
   </si>
   <si>
     <t>K7058-52865</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cataino  a facun</t>
+    <t>Cataino  a facun</t>
   </si>
   <si>
     <t>K7058-68539</t>
   </si>
   <si>
     <t>Emelie  r tolentino</t>
   </si>
   <si>
     <t>K7093-55252</t>
   </si>
   <si>
     <t>CHRISLYN S. BETANIO</t>
   </si>
   <si>
     <t>K8002-57526</t>
   </si>
   <si>
     <t>VIRGIE A ALCARION</t>
   </si>
   <si>
     <t>K7072-57009</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>