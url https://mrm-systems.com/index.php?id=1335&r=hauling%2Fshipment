--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,57 +92,57 @@
   <si>
     <t>Rodel S Guevara</t>
   </si>
   <si>
     <t>K5005-55428</t>
   </si>
   <si>
     <t>JOSIE L BAYOR</t>
   </si>
   <si>
     <t>K5003-59554</t>
   </si>
   <si>
     <t>MEIVIE MALLARI</t>
   </si>
   <si>
     <t>K7135-68978</t>
   </si>
   <si>
     <t>Ann cyrill C Utulo</t>
   </si>
   <si>
     <t>K7016-59395</t>
   </si>
   <si>
-    <t xml:space="preserve">CYNTHIA FRANCO </t>
+    <t>CYNTHIA FRANCO</t>
   </si>
   <si>
     <t>K7061-58608</t>
   </si>
   <si>
-    <t xml:space="preserve">Susan Mallari </t>
+    <t>Susan Mallari</t>
   </si>
   <si>
     <t>K7124-60942</t>
   </si>
   <si>
     <t>FRANCIS DE JESUS MAGCALAS</t>
   </si>
   <si>
     <t>K7061-63557</t>
   </si>
   <si>
     <t>Lutgarda Reyes</t>
   </si>
   <si>
     <t>K7063-55645</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>JONAVI C SIMBULAN</t>
   </si>
   <si>
     <t>K7026-52991</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>NAPOLEON PASARA</t>
   </si>
   <si>
     <t>K8002-61757</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>ALDRIN MACALINO</t>
   </si>
   <si>
     <t>K7123-62088</t>
   </si>
   <si>
     <t>ELVIRA D. GUIAO</t>
   </si>
   <si>
     <t>K7125-61790</t>
   </si>
   <si>
-    <t xml:space="preserve">Jasler Asis lulu Bacad </t>
+    <t>Jasler Asis lulu Bacad</t>
   </si>
   <si>
     <t>K5002-71503</t>
   </si>
   <si>
     <t>ANNA LIZA C. PINEDA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN PANGILINAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>