--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,66 +92,66 @@
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>JULIET T. CARTAGENA</t>
   </si>
   <si>
     <t>K7124-53391</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>NORY S HERRERO</t>
   </si>
   <si>
     <t>K7063-55728</t>
   </si>
   <si>
     <t>MARLEX UMOQUIT</t>
   </si>
   <si>
     <t>K7061-62487</t>
   </si>
   <si>
-    <t xml:space="preserve">Nestor De Leon </t>
+    <t>Nestor De Leon</t>
   </si>
   <si>
     <t>K7058-58789</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roxan  v  bitagun</t>
+    <t>Roxan  v  bitagun</t>
   </si>
   <si>
     <t>K5003-63624</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NESTOR A VIERNES </t>
+    <t>NESTOR A VIERNES</t>
   </si>
   <si>
     <t>K7073-61953</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>PRINCE ANDREW GARGASIN</t>
   </si>
   <si>
     <t>K7073-63800</t>
   </si>
   <si>
     <t>K7073-61038</t>
   </si>
   <si>
     <t>RIZAL (LIWAN) KALINGA</t>
   </si>
   <si>
     <t>Jennifer Q.Quezon</t>
   </si>
   <si>
     <t>K7086-53484</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>Joel perciano</t>
   </si>
   <si>
     <t>K7121-58948</t>
   </si>
   <si>
     <t>Vi L Balisi</t>
   </si>
   <si>
     <t>K5003-53239</t>
   </si>
   <si>
     <t>JOANALIZA RABANAL</t>
   </si>
   <si>
     <t>K7124-61785</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSIE BOY VILLANUEVA </t>
+    <t>JESSIE BOY VILLANUEVA</t>
   </si>
   <si>
     <t>K7011-63490</t>
   </si>
   <si>
     <t>SANTA PRAXEDES CAGAYAN</t>
   </si>
   <si>
     <t>ELSA  RIVERA</t>
   </si>
   <si>
     <t>K7074-56108</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>AIRA MAGNO DAGDAG</t>
   </si>
   <si>
     <t>K7073-62363</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
@@ -221,189 +221,189 @@
   <si>
     <t>K7016-60734</t>
   </si>
   <si>
     <t>ESTER M PASON</t>
   </si>
   <si>
     <t>K7126-59221</t>
   </si>
   <si>
     <t>Rowel Agustin</t>
   </si>
   <si>
     <t>K7011-58579</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Josefina Garunay</t>
   </si>
   <si>
     <t>K7058-63693</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita b liquigan</t>
+    <t>Teresita b liquigan</t>
   </si>
   <si>
     <t>K7016-63396</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">KHRISTIAN NHIEL GARCIA </t>
+    <t>KHRISTIAN NHIEL GARCIA</t>
   </si>
   <si>
     <t>K7026-60794</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
     <t>ABELARDO SAURE JR</t>
   </si>
   <si>
     <t>K8002-63169</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>NOVELYN M GUZMAN</t>
   </si>
   <si>
     <t>K7017-54967</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ARYAN P BAUTISTA </t>
+    <t>ARYAN P BAUTISTA</t>
   </si>
   <si>
     <t>K7086-63698</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Erick petez</t>
   </si>
   <si>
     <t>K7058-58357</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Tessie  c padre</t>
+    <t>Tessie  c padre</t>
   </si>
   <si>
     <t>K7129-56467</t>
   </si>
   <si>
     <t>PEPITO R. LAGISTE</t>
   </si>
   <si>
     <t>K7017-60585</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>ANNETTE E MALUYO</t>
   </si>
   <si>
     <t>K7030-52324</t>
   </si>
   <si>
     <t>ALFREDO N TALLEDO</t>
   </si>
   <si>
     <t>K7061-63453</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA BARROGA </t>
+    <t>MARIA BARROGA</t>
   </si>
   <si>
     <t>K7123-56550</t>
   </si>
   <si>
-    <t xml:space="preserve">LORETO CALING CALING </t>
+    <t>LORETO CALING CALING</t>
   </si>
   <si>
     <t>K5005-54913</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>JOHN LLOYD A ALBINTO</t>
   </si>
   <si>
     <t>K7105-59333</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>OSCAR Q. BAQUIRAN</t>
   </si>
   <si>
     <t>K7061-56703</t>
   </si>
   <si>
     <t>Rowena Canapi</t>
   </si>
   <si>
     <t>K7105-59337</t>
   </si>
   <si>
     <t>ELMER G. BAQUIRAN</t>
   </si>
   <si>
     <t>K7123-61950</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY C. CABANAYAN </t>
+    <t>JOEY C. CABANAYAN</t>
   </si>
   <si>
     <t>K7058-61955</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jhon lee  m  toledana</t>
+    <t>Jhon lee  m  toledana</t>
   </si>
   <si>
     <t>K7133-60479</t>
   </si>
   <si>
     <t>Marites sinsano</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jayson</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Glen/Calvin</t>
   </si>