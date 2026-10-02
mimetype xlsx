--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-62698</t>
   </si>
   <si>
     <t>DINAS ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ronald  a  bodiongan</t>
+    <t>Ronald  a  bodiongan</t>
   </si>
   <si>
     <t>K7061-60900</t>
   </si>
   <si>
     <t>KUMALARANG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Sarah Palafa</t>
   </si>
   <si>
     <t>K7086-58651</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>RAIHANIE M, BIDA</t>
   </si>
   <si>
     <t>K7125-60301</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
@@ -116,78 +116,78 @@
   <si>
     <t>MERLYN B. SANICO</t>
   </si>
   <si>
     <t>K7058-63668</t>
   </si>
   <si>
     <t>Sammyrodin g abag</t>
   </si>
   <si>
     <t>K7020-60103</t>
   </si>
   <si>
     <t>ELAINE A UY</t>
   </si>
   <si>
     <t>K7074-55529</t>
   </si>
   <si>
     <t>Susieden r. Lun zaga</t>
   </si>
   <si>
     <t>K7125-62852</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivy balay </t>
+    <t>Ivy balay</t>
   </si>
   <si>
     <t>K8002-59265</t>
   </si>
   <si>
     <t>TAMBULIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>DANIEL TUL ID</t>
   </si>
   <si>
     <t>K7135-70337</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>Grenna Marie joy simene</t>
   </si>
   <si>
     <t>K7123-52297</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL M. BAUTISTA </t>
+    <t>SAMUEL M. BAUTISTA</t>
   </si>
   <si>
     <t>K7072-60201</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>BONIFACIO CRISPIN</t>
   </si>
   <si>
     <t>K7124-53084</t>
   </si>
   <si>
     <t>COLLANO OFILIA B.</t>
   </si>
   <si>
     <t>K7061-61173</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
     <t>Anecita Pizarro</t>
   </si>
@@ -293,66 +293,66 @@
   <si>
     <t>K7123-61153</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>EDELISA BANTICIL</t>
   </si>
   <si>
     <t>K7126-60994</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Josie Antiola &amp; Mark Jhunrel D Rosada</t>
   </si>
   <si>
     <t>K7123-52293</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE FORTULASO </t>
+    <t>JOSEPHINE FORTULASO</t>
   </si>
   <si>
     <t>K7129-62352</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>NICOLAS LAYAN LIÑAS</t>
   </si>
   <si>
     <t>K7124-59035</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWEL O LAWAN </t>
+    <t>ROWEL O LAWAN</t>
   </si>
   <si>
     <t>K7086-60058</t>
   </si>
   <si>
     <t>GLEER OMAYAO</t>
   </si>
   <si>
     <t>K7126-58962</t>
   </si>
   <si>
     <t>PLARIDEL MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Jennifer Cebreros</t>
   </si>
   <si>
     <t>K7126-71681</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Aileen Orbeta</t>
   </si>
@@ -449,78 +449,78 @@
   <si>
     <t>CARLO C. BALATERO</t>
   </si>
   <si>
     <t>K7123-60878</t>
   </si>
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>CRESELYY ALFERAN PURACAN</t>
   </si>
   <si>
     <t>K7123-59616</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARY ANN N. ANOÑUEV0</t>
   </si>
   <si>
     <t>K7123-52278</t>
   </si>
   <si>
-    <t xml:space="preserve">EMELIANA DELA CRUZ </t>
+    <t>EMELIANA DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-55567</t>
   </si>
   <si>
     <t>BACOLOD-KALAWI (BACOLOD GRANDE) LANAO DEL SUR</t>
   </si>
   <si>
     <t>NAIMA SAMO MACAURAO</t>
   </si>
   <si>
     <t>K7017-58475</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>NORMALA R OTI</t>
   </si>
   <si>
     <t>K7134-60413</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GREtchen tayco ANTIPUESTO </t>
+    <t>GREtchen tayco ANTIPUESTO</t>
   </si>
   <si>
     <t>K7030-58265</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>NARCISO PEPITO/ROSLYN PEPITO</t>
   </si>
   <si>
     <t>K5002-61712</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ROSALYN A. CODASTE</t>
   </si>
   <si>
     <t>K7086-61993</t>
   </si>
   <si>
     <t>MELGIE CANETE REDOBLE</t>
   </si>
@@ -536,57 +536,57 @@
   <si>
     <t>GHAUZAR A BAUTISTA</t>
   </si>
   <si>
     <t>K7121-56714</t>
   </si>
   <si>
     <t>Lilian V. Arocha</t>
   </si>
   <si>
     <t>K7061-60154</t>
   </si>
   <si>
     <t>Ediardo Limpiado sr</t>
   </si>
   <si>
     <t>K7073-63149</t>
   </si>
   <si>
     <t>JANICE AJERO MAGDOSA</t>
   </si>
   <si>
     <t>K7016-53324</t>
   </si>
   <si>
-    <t xml:space="preserve">HOELYMAE DALAUTA </t>
+    <t>HOELYMAE DALAUTA</t>
   </si>
   <si>
     <t>K7061-52995</t>
   </si>
   <si>
-    <t xml:space="preserve">Margirie Salvador </t>
+    <t>Margirie Salvador</t>
   </si>
   <si>
     <t>K7074-58290</t>
   </si>
   <si>
     <t>Angel n. Valderosa</t>
   </si>
   <si>
     <t>K7072-60173</t>
   </si>
   <si>
     <t>RUSTICO MANALO</t>
   </si>
   <si>
     <t>K7123-52941</t>
   </si>
   <si>
     <t>GLORIOSA A. YANSON</t>
   </si>
   <si>
     <t>K7134-52880</t>
   </si>
   <si>
     <t>Tito abala jr.</t>
   </si>
@@ -734,90 +734,90 @@
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JANA MAE P DELAWAN</t>
   </si>
   <si>
     <t>K7134-61310</t>
   </si>
   <si>
     <t>Lea Marie libres</t>
   </si>
   <si>
     <t>K7074-60629</t>
   </si>
   <si>
     <t>LORETO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>John Philip m. Tawide</t>
   </si>
   <si>
     <t>K7134-60797</t>
   </si>
   <si>
-    <t xml:space="preserve">Rudy Rivera jr. </t>
+    <t>Rudy Rivera jr.</t>
   </si>
   <si>
     <t>K7058-60614</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Herald  d. Magoncia</t>
+    <t>Herald  d. Magoncia</t>
   </si>
   <si>
     <t>K7086-59274</t>
   </si>
   <si>
     <t>JOY -AM L, PEREZ</t>
   </si>
   <si>
     <t>K7123-52919</t>
   </si>
   <si>
     <t>MR.MRS GRACITA M. MARTIL</t>
   </si>
   <si>
     <t>K8002-63791</t>
   </si>
   <si>
     <t>ROSARIO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>PAUL JOHN KENNETH CULTA</t>
   </si>
   <si>
     <t>K7133-57980</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jeneve pizarro </t>
+    <t>Jeneve pizarro</t>
   </si>
   <si>
     <t>K7073-52527</t>
   </si>
   <si>
     <t>VIRGILIA OLAER</t>
   </si>
   <si>
     <t>K7086-59407</t>
   </si>
   <si>
     <t>TRENTO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>RONALD J, GASTALLA</t>
   </si>
   <si>
     <t>K7061-60299</t>
   </si>
   <si>
     <t>SIBAGAT AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Rizalie Canton</t>
   </si>
@@ -878,66 +878,66 @@
   <si>
     <t>Josh seth q. Ochavo</t>
   </si>
   <si>
     <t>K7126-58964</t>
   </si>
   <si>
     <t>PLACER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>VICTORIO M. JABINES</t>
   </si>
   <si>
     <t>K7061-53278</t>
   </si>
   <si>
     <t>SAN FRANCISCO (ANAO-AON) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Naome c. Revil</t>
   </si>
   <si>
     <t>K7058-57942</t>
   </si>
   <si>
-    <t xml:space="preserve"> Judy ann gordoncillo</t>
+    <t>Judy ann gordoncillo</t>
   </si>
   <si>
     <t>K7093-58606</t>
   </si>
   <si>
     <t>ALAN B QUIOCO</t>
   </si>
   <si>
     <t>K7125-60982</t>
   </si>
   <si>
     <t>SANTA MONICA (SAPAO) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">George M Concha </t>
+    <t>George M Concha</t>
   </si>
   <si>
     <t>K7086-53361</t>
   </si>
   <si>
     <t>SISON SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>FELICITAX OPERARIO</t>
   </si>
   <si>
     <t>K7121-71467</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Clairemae M Bagtasos</t>
   </si>
   <si>
     <t>K7123-62786</t>
   </si>
   <si>
     <t>BERNADETTE  MATING</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>C/O MARICEL ABAYON</t>
   </si>
   <si>
     <t>K7017-60722</t>
   </si>
   <si>
     <t>MILAGROS LUZARITA</t>
   </si>
   <si>
     <t>K6002-56600</t>
   </si>
   <si>
     <t>INOCENCIA  D. AMARO</t>
   </si>
   <si>
     <t>K5003-57822</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA SHESHAN LIOREN </t>
+    <t>MARIA SHESHAN LIOREN</t>
   </si>
   <si>
     <t>K7124-58506</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>RICHIEL GRACE M.CABALLO</t>
   </si>
   <si>
     <t>K7072-59076</t>
   </si>
   <si>
     <t>CORTES SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>REVELINA JOMUAD</t>
   </si>
   <si>
     <t>K7124-63233</t>
   </si>
   <si>
     <t>HINATUAN SURIGAO DEL SUR</t>
   </si>
@@ -1049,93 +1049,93 @@
   <si>
     <t>K7068-60537</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Bernabie maghanoy</t>
   </si>
   <si>
     <t>K7072-59874</t>
   </si>
   <si>
     <t>LINGIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>RONALD TIMTIM</t>
   </si>
   <si>
     <t>K7030-61850</t>
   </si>
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ORLANDO J OLVIDA </t>
+    <t>ORLANDO J OLVIDA</t>
   </si>
   <si>
     <t>K7124-60460</t>
   </si>
   <si>
     <t>MARIHATAG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ALLAN P. BANOG</t>
   </si>
   <si>
     <t>K7135-63730</t>
   </si>
   <si>
     <t>Maryrose lozada</t>
   </si>
   <si>
     <t>K7069-54772</t>
   </si>
   <si>
     <t>SAN MIGUEL SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>BUENAVENTURA ELESTERIO</t>
   </si>
   <si>
     <t>K7134-59786</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Regine mae rasonable</t>
   </si>
   <si>
     <t>K7133-60746</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ABDULLAH jumadla </t>
+    <t>ABDULLAH jumadla</t>
   </si>
   <si>
     <t>K7126-58530</t>
   </si>
   <si>
     <t>Anecita Pacaldo</t>
   </si>
   <si>
     <t>K7086-58537</t>
   </si>
   <si>
     <t>VIRGINIA TENOZO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cce4456</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ryan galasinao 09539559246</t>
   </si>