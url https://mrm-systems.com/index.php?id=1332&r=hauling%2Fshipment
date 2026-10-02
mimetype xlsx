--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-61946</t>
   </si>
   <si>
     <t>BATARAZA PALAWAN</t>
   </si>
   <si>
     <t>Henry Omalbasa</t>
   </si>
   <si>
     <t>K7123-63404</t>
   </si>
   <si>
     <t>LUISLIE S. BACARO</t>
   </si>
   <si>
     <t>K7058-56979</t>
   </si>
   <si>
-    <t xml:space="preserve"> Febiee mica  alie</t>
+    <t>Febiee mica  alie</t>
   </si>
   <si>
     <t>K7011-63416</t>
   </si>
   <si>
     <t>ROCHELYN ANANG</t>
   </si>
   <si>
     <t>K7093-58026</t>
   </si>
   <si>
     <t>BROOKE'S POINT PALAWAN</t>
   </si>
   <si>
     <t>MYRA SHAUE A. BETORIN</t>
   </si>
   <si>
     <t>K8002-60472</t>
   </si>
   <si>
     <t>NARRA PALAWAN</t>
   </si>
   <si>
     <t>MILA GUALVEZ</t>
   </si>