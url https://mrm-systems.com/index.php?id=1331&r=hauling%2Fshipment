--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,51 +74,51 @@
   <si>
     <t>Kevin Loy D.Taculog</t>
   </si>
   <si>
     <t>K7072-59825</t>
   </si>
   <si>
     <t>SHERWIN ESTEBAN</t>
   </si>
   <si>
     <t>K7072-57699</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>RIZALDO TABANIAG</t>
   </si>
   <si>
     <t>K7123-59017</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER V. FERNANDEZ </t>
+    <t>ELMER V. FERNANDEZ</t>
   </si>
   <si>
     <t>K7061-58142</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
     <t>Rachel Imbuido</t>
   </si>
   <si>
     <t>K7073-59509</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>RICHARD R. JARA</t>
   </si>
   <si>
     <t>K7135-62917</t>
   </si>
   <si>
     <t>EDITHA YALA</t>
   </si>
@@ -149,75 +149,75 @@
   <si>
     <t>Cresencio lagrana</t>
   </si>
   <si>
     <t>K6002-58933</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>ERLINDA ALCOS</t>
   </si>
   <si>
     <t>K7123-71928</t>
   </si>
   <si>
     <t>MARIO Q KING</t>
   </si>
   <si>
     <t>K7123-52797</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA C. ARCANGEL </t>
+    <t>GEMMA C. ARCANGEL</t>
   </si>
   <si>
     <t>K7030-53209</t>
   </si>
   <si>
     <t>Baby Lyn L Laron</t>
   </si>
   <si>
     <t>K7129-52306</t>
   </si>
   <si>
     <t>BURGOS LA UNION</t>
   </si>
   <si>
     <t>HERMINIGILDA SORIANO</t>
   </si>
   <si>
     <t>K7058-59586</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> May r gadiano</t>
+    <t>May r gadiano</t>
   </si>
   <si>
     <t>K7072-55152</t>
   </si>
   <si>
     <t>CHARLENE ORDONO</t>
   </si>
   <si>
     <t>K7072-55041</t>
   </si>
   <si>
     <t>ARLENE CELLONA</t>
   </si>
   <si>
     <t>K7105-54505</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>ERNESTO JARAVATA</t>
   </si>
   <si>
     <t>K6002-52694</t>
   </si>