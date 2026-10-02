--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,78 +65,78 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7020-70330</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>CAROLINA B CASILAO AND OR AMADOR C CASILAO</t>
   </si>
   <si>
     <t>K5002-71413</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>EDRALYN LOZANO</t>
   </si>
   <si>
     <t>K7133-70621</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA C AMBROCIO </t>
+    <t>ELENA C AMBROCIO</t>
   </si>
   <si>
     <t>K7016-56743</t>
   </si>
   <si>
     <t>LAUREL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JULLIENE DEL MUNDO </t>
+    <t>JULLIENE DEL MUNDO</t>
   </si>
   <si>
     <t>K7123-71188</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>ERLINDA DE SILVA</t>
   </si>
   <si>
     <t>K7061-59530</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Justine Alcance </t>
+    <t>Justine Alcance</t>
   </si>
   <si>
     <t>K7026-57764</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>YOLITA VILLENA EVANGELISTA</t>
   </si>
   <si>
     <t>K7020-55876</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>ANTONIO LIWAG</t>
   </si>
   <si>
     <t>K7068-70377</t>
   </si>
   <si>
     <t>JOANNE M AMBAL</t>
   </si>
@@ -209,90 +209,90 @@
   <si>
     <t>JOENICARL PONCE</t>
   </si>
   <si>
     <t>K7121-53046</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>Gigie  E Anola</t>
   </si>
   <si>
     <t>K5004-70978</t>
   </si>
   <si>
     <t>SILVER BRYAN CUDANIN</t>
   </si>
   <si>
     <t>K7121-61175</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Jeorge Paulo Enriquez </t>
+    <t>Jeorge Paulo Enriquez</t>
   </si>
   <si>
     <t>K7093-60725</t>
   </si>
   <si>
     <t>SAMPALOC QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JENEVI G. AMANTE </t>
+    <t>JENEVI G. AMANTE</t>
   </si>
   <si>
     <t>K7073-56834</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>Keziah Denise M. Paloquia</t>
   </si>
   <si>
     <t>K7074-59756</t>
   </si>
   <si>
     <t>Joan b. Comia</t>
   </si>
   <si>
     <t>K7030-70980</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>MAVIC ROLLAN</t>
   </si>
   <si>
     <t>K7125-60100</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonor Porlaye </t>
+    <t>Leonor Porlaye</t>
   </si>
   <si>
     <t>K7030-59740</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>WILLIAM BERTIZ</t>
   </si>
   <si>
     <t>K5002-71416</t>
   </si>
   <si>
     <t>ALVIN B. BELGA</t>
   </si>
   <si>
     <t>K7063-57650</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
     <t>NESTOR B.NIEVES</t>
   </si>
@@ -464,96 +464,96 @@
   <si>
     <t>K7124-52575</t>
   </si>
   <si>
     <t>RONALYN I CORPORAL</t>
   </si>
   <si>
     <t>K7124-62445</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
     <t>RENE BANASTAO</t>
   </si>
   <si>
     <t>K8002-57895</t>
   </si>
   <si>
     <t>ANITA BALES</t>
   </si>
   <si>
     <t>K7125-59293</t>
   </si>
   <si>
-    <t xml:space="preserve">Elmer T Balino </t>
+    <t>Elmer T Balino</t>
   </si>
   <si>
     <t>K8002-59843</t>
   </si>
   <si>
     <t>K7061-61889</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>Evelyn Borres</t>
   </si>
   <si>
     <t>K5002-68491</t>
   </si>
   <si>
     <t>ELAINE HAZEL SAPE</t>
   </si>
   <si>
     <t>K5005-55153</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>LENIE CORTUNA FERNANDEZ</t>
   </si>
   <si>
     <t>K7073-56733</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>Fernando Boral Boral SR.</t>
   </si>
   <si>
     <t>K7061-63606</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFREDO REYES </t>
+    <t>WILFREDO REYES</t>
   </si>
   <si>
     <t>K7124-62874</t>
   </si>
   <si>
     <t>CHONA N. PONCE</t>
   </si>
   <si>
     <t>K7126-57841</t>
   </si>
   <si>
     <t>Jasmin L Balayo</t>
   </si>
   <si>
     <t>K7017-59349</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
     <t>LEALYN BEHIL</t>
   </si>
   <si>
     <t>K7017-60700</t>
   </si>
@@ -581,57 +581,57 @@
   <si>
     <t>WILMA R AING</t>
   </si>
   <si>
     <t>K7121-58844</t>
   </si>
   <si>
     <t>VINZONS CAMARINES NORTE</t>
   </si>
   <si>
     <t>Darrel A Barrios</t>
   </si>
   <si>
     <t>K7074-71265</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
     <t>Ramir breboneria</t>
   </si>
   <si>
     <t>K7017-56922</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINA B LAUREL </t>
+    <t>FILIPINA B LAUREL</t>
   </si>
   <si>
     <t>K5003-58901</t>
   </si>
   <si>
-    <t xml:space="preserve">SILY DE  QUIROZ  </t>
+    <t>SILY DE  QUIROZ</t>
   </si>
   <si>
     <t>K7129-61520</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
     <t>marlon etang</t>
   </si>
   <si>
     <t>K7061-69140</t>
   </si>
   <si>
     <t>BOMBON CAMARINES SUR</t>
   </si>
   <si>
     <t>Sevilla Encinada</t>
   </si>
   <si>
     <t>K7124-58409</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
@@ -671,90 +671,90 @@
   <si>
     <t>ARCELI A. SILERIO</t>
   </si>
   <si>
     <t>K7086-62126</t>
   </si>
   <si>
     <t>DEL GALLEGO CAMARINES SUR</t>
   </si>
   <si>
     <t>JOCELYN C, BECHAYDA</t>
   </si>
   <si>
     <t>K7030-59026</t>
   </si>
   <si>
     <t>MAILA HERNANDEZ VALDEZ</t>
   </si>
   <si>
     <t>K8002-61970</t>
   </si>
   <si>
     <t>GOA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NOIME LAURENA </t>
+    <t>NOIME LAURENA</t>
   </si>
   <si>
     <t>K7020-57622</t>
   </si>
   <si>
     <t>LEA P LUNAR</t>
   </si>
   <si>
     <t>K7124-61732</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MA JOCELYN ORINAS</t>
   </si>
   <si>
     <t>K7020-61197</t>
   </si>
   <si>
     <t>AZUCENA G CANUTO</t>
   </si>
   <si>
     <t>K7069-58032</t>
   </si>
   <si>
     <t>Roxanne p gella</t>
   </si>
   <si>
     <t>K7073-63634</t>
   </si>
   <si>
     <t>NOLI R. RAMBOYONG</t>
   </si>
   <si>
     <t>K7123-61919</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA ISOBELLE T. BULALACAO </t>
+    <t>MARIA ISOBELLE T. BULALACAO</t>
   </si>
   <si>
     <t>K7124-62478</t>
   </si>
   <si>
     <t>TERESA G. BORROMEO</t>
   </si>
   <si>
     <t>K7061-63310</t>
   </si>
   <si>
     <t>Daisy Aquiler</t>
   </si>
   <si>
     <t>K7011-70763</t>
   </si>
   <si>
     <t>LEONARD O. AGATON</t>
   </si>
   <si>
     <t>K7017-54434</t>
   </si>
   <si>
     <t>JOCELYN BERGANTIN</t>
   </si>
@@ -764,168 +764,168 @@
   <si>
     <t>Ailyn Abagat</t>
   </si>
   <si>
     <t>K7063-55313</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>SALOME G.VERA</t>
   </si>
   <si>
     <t>K7129-60985</t>
   </si>
   <si>
     <t>MARIO R. IMPORTA</t>
   </si>
   <si>
     <t>K7125-61243</t>
   </si>
   <si>
     <t>LUPI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila E Fernandez </t>
+    <t>Sheila E Fernandez</t>
   </si>
   <si>
     <t>K7123-62104</t>
   </si>
   <si>
     <t>MAGARAO CAMARINES SUR</t>
   </si>
   <si>
     <t>Shyne E Aspe</t>
   </si>
   <si>
     <t>K7030-71524</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>SHIELA O BARE</t>
   </si>
   <si>
     <t>K7026-58977</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>Armando R Florendo</t>
   </si>
   <si>
     <t>K8002-62830</t>
   </si>
   <si>
     <t>NIÑO LAYNESA</t>
   </si>
   <si>
     <t>K7011-59865</t>
   </si>
   <si>
     <t>ESTRELLA B. EBONITE</t>
   </si>
   <si>
     <t>K7016-53030</t>
   </si>
   <si>
-    <t xml:space="preserve">NIEVES OLLOSCA </t>
+    <t>NIEVES OLLOSCA</t>
   </si>
   <si>
     <t>K5002-61498</t>
   </si>
   <si>
     <t>CORAZON SORETA</t>
   </si>
   <si>
     <t>K7068-60979</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>JESSICA O.NAYLES</t>
   </si>
   <si>
     <t>K7011-62628</t>
   </si>
   <si>
     <t>HILDA V. VARGAS</t>
   </si>
   <si>
     <t>K7011-57238</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>KATHERINE L. SURETA</t>
   </si>
   <si>
     <t>K7072-60936</t>
   </si>
   <si>
     <t>EDNA B. MORITE</t>
   </si>
   <si>
     <t>K7063-55624</t>
   </si>
   <si>
     <t>ACE MIRARZA</t>
   </si>
   <si>
     <t>K7073-70503</t>
   </si>
   <si>
-    <t xml:space="preserve">MONINA RELLEVE </t>
+    <t>MONINA RELLEVE</t>
   </si>
   <si>
     <t>K7074-59920</t>
   </si>
   <si>
     <t>Regina f. Valencia</t>
   </si>
   <si>
     <t>K7058-56815</t>
   </si>
   <si>
-    <t xml:space="preserve"> Helen  pelagio</t>
+    <t>Helen  pelagio</t>
   </si>
   <si>
     <t>K7073-63253</t>
   </si>
   <si>
     <t>Delia C. delos Santos</t>
   </si>
   <si>
     <t>K5004-59585</t>
   </si>
   <si>
-    <t xml:space="preserve">NARIA JESUSA AFANTE </t>
+    <t>NARIA JESUSA AFANTE</t>
   </si>
   <si>
     <t>K7068-54809</t>
   </si>
   <si>
     <t>MICHELLE TUSCANO</t>
   </si>
   <si>
     <t>K7061-61002</t>
   </si>
   <si>
     <t>SANTIAGO PANTE JR</t>
   </si>
   <si>
     <t>K7072-60777</t>
   </si>
   <si>
     <t>GERONIMA SANTOS</t>
   </si>
   <si>
     <t>K7068-55507</t>
   </si>
   <si>
     <t>ALLESANDRA MARIC B. NOCEJA</t>
   </si>
@@ -956,84 +956,84 @@
   <si>
     <t>MARIVIC PADO PORTANOBA</t>
   </si>
   <si>
     <t>K7017-60581</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>GLADYS BANADERA</t>
   </si>
   <si>
     <t>K7026-60939</t>
   </si>
   <si>
     <t>ANECITA BORJA</t>
   </si>
   <si>
     <t>K7058-56977</t>
   </si>
   <si>
     <t>PRESENTACION (PARUBCAN) CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jenny c borre</t>
+    <t>Jenny c borre</t>
   </si>
   <si>
     <t>K8002-60780</t>
   </si>
   <si>
     <t>SAGÑAY CAMARINES SUR</t>
   </si>
   <si>
     <t>MARIA OR SALVADOR AVILA JR</t>
   </si>
   <si>
     <t>K7058-57646</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
   <si>
     <t>Rose marie   francisco</t>
   </si>
   <si>
     <t>K7061-60526</t>
   </si>
   <si>
     <t>SAN JOSE CAMARINES SUR</t>
   </si>
   <si>
     <t>Jenny Peley</t>
   </si>
   <si>
     <t>K7058-60784</t>
   </si>
   <si>
-    <t xml:space="preserve">Analiza villamater </t>
+    <t>Analiza villamater</t>
   </si>
   <si>
     <t>K7063-61185</t>
   </si>
   <si>
     <t>GLADYS CONCINA</t>
   </si>
   <si>
     <t>K7026-59989</t>
   </si>
   <si>
     <t>SIPOCOT CAMARINES SUR</t>
   </si>
   <si>
     <t>Inesita B. Nufable</t>
   </si>
   <si>
     <t>K7134-60161</t>
   </si>
   <si>
     <t>TINAMBAC CAMARINES SUR</t>
   </si>
   <si>
     <t>Genalyn dela trinidad</t>
   </si>
@@ -1064,51 +1064,51 @@
   <si>
     <t>BULUSAN SORSOGON</t>
   </si>
   <si>
     <t>HELEN F, BRIANDO</t>
   </si>
   <si>
     <t>K7086-62493</t>
   </si>
   <si>
     <t>K7030-63572</t>
   </si>
   <si>
     <t>CASIGURAN SORSOGON</t>
   </si>
   <si>
     <t>Henry Hayagan</t>
   </si>
   <si>
     <t>K7126-58447</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">AMY MEDIANA </t>
+    <t>AMY MEDIANA</t>
   </si>
   <si>
     <t>K7011-61525</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
     <t>DAISY C. MALTO</t>
   </si>
   <si>
     <t>K7074-59557</t>
   </si>
   <si>
     <t>Norie o tolosa</t>
   </si>
   <si>
     <t>K7093-58514</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>MA.MYLENE ESTRELLADO ESPINEDA</t>
   </si>