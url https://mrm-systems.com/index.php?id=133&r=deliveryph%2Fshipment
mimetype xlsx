--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-89952</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>RICHELLE MOLDON</t>
   </si>
   <si>
     <t>K7121-78008</t>
   </si>
   <si>
     <t>Jeannette Dumo</t>
   </si>
   <si>
     <t>K5003-91205</t>
   </si>
   <si>
-    <t xml:space="preserve">MILA MESA </t>
+    <t>MILA MESA</t>
   </si>
   <si>
     <t>K7123-77721</t>
   </si>
   <si>
     <t>MILANIE MARISIGAN</t>
   </si>
   <si>
     <t>K5003-78170</t>
   </si>
   <si>
     <t>Mark Ashley H Ruffy</t>
   </si>
   <si>
     <t>K7093-89566</t>
   </si>
   <si>
     <t>PARALUMAN ATIENZA</t>
   </si>
   <si>
     <t>K7135-78329</t>
   </si>
   <si>
     <t>Jurlita Narciso</t>
   </si>
@@ -131,63 +131,63 @@
   <si>
     <t>LILIA VILLAREY</t>
   </si>
   <si>
     <t>K7133-77158</t>
   </si>
   <si>
     <t>Jessabel a. Magbata</t>
   </si>
   <si>
     <t>K7133-89506</t>
   </si>
   <si>
     <t>Ma. Fei tan</t>
   </si>
   <si>
     <t>K7135-78007</t>
   </si>
   <si>
     <t>Mary joy yton</t>
   </si>
   <si>
     <t>K5002-90477</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH VILLANUEVA </t>
+    <t>ELIZABETH VILLANUEVA</t>
   </si>
   <si>
     <t>K7068-90267</t>
   </si>
   <si>
     <t>ALEX DUMADAG</t>
   </si>
   <si>
     <t>K7061-91388</t>
   </si>
   <si>
-    <t xml:space="preserve">Robert Malubag </t>
+    <t>Robert Malubag</t>
   </si>
   <si>
     <t>K7121-90293</t>
   </si>
   <si>
     <t>Jay Vincent Cuesta</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>