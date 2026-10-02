--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,159 +68,159 @@
   <si>
     <t>K7058-58737</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Joey  p maltezo</t>
   </si>
   <si>
     <t>K5002-63262</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>TERESITA GONZALES</t>
   </si>
   <si>
     <t>K7123-59017</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER V. FERNANDEZ </t>
+    <t>ELMER V. FERNANDEZ</t>
   </si>
   <si>
     <t>K7121-63602</t>
   </si>
   <si>
     <t>Nolie Eda</t>
   </si>
   <si>
     <t>K7058-57300</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernesto d calaoagan </t>
+    <t>Ernesto d calaoagan</t>
   </si>
   <si>
     <t>K7058-63521</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>Orlando  miguel</t>
   </si>
   <si>
     <t>K7086-53482</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CELSO JEORGE R, SINA </t>
+    <t>CELSO JEORGE R, SINA</t>
   </si>
   <si>
     <t>K8002-64073</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
     <t>VIRGINIA MIRANDA</t>
   </si>
   <si>
     <t>K7026-58019</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>DENNIS CAPISTRANO</t>
   </si>
   <si>
     <t>K7058-63519</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> May ann  gamilde</t>
+    <t>May ann  gamilde</t>
   </si>
   <si>
     <t>K7121-58575</t>
   </si>
   <si>
     <t>Mr. Villamor H Molina</t>
   </si>
   <si>
     <t>K7124-63761</t>
   </si>
   <si>
     <t>LEONILO L. GAZO</t>
   </si>
   <si>
     <t>K7058-63653</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Florentina P. Abaygar</t>
   </si>
   <si>
     <t>K7124-63757</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>RONALYN  TACUBAN</t>
   </si>
   <si>
     <t>K7020-54806</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>MARIO CABRADILLA</t>
   </si>
   <si>
     <t>K7058-63360</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felicidad m pabro</t>
+    <t>Felicidad m pabro</t>
   </si>
   <si>
     <t>K5002-63237</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>JULIET P. AGPAOA</t>
   </si>
   <si>
     <t>K6002-58933</t>
   </si>
   <si>
     <t>ERLINDA ALCOS</t>
   </si>
   <si>
     <t>K7011-63424</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>ELISEO L. BUEN SR.</t>
   </si>