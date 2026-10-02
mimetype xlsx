--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -65,90 +65,90 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-58986</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SELWIN I. BALDO</t>
   </si>
   <si>
     <t>K7125-63969</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Pablo Geñoso</t>
   </si>
   <si>
     <t>K7125-63967</t>
   </si>
   <si>
-    <t xml:space="preserve">Johnny boy O Galela </t>
+    <t>Johnny boy O Galela</t>
   </si>
   <si>
     <t>K7026-61193</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>REMEGIO C. VISTAL</t>
   </si>
   <si>
     <t>K7125-63446</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Marlen Donga</t>
   </si>
   <si>
     <t>K7124-59741</t>
   </si>
   <si>
     <t>REALYN ROMERO</t>
   </si>
   <si>
     <t>K7026-60921</t>
   </si>
   <si>
     <t>ENRICA MIER</t>
   </si>
   <si>
     <t>K5002-69702</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RHUEL M  SAMONTE </t>
+    <t>RHUEL M  SAMONTE</t>
   </si>
   <si>
     <t>K7073-61056</t>
   </si>
   <si>
     <t>MONKAYO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>DANELYN L. PALCO</t>
   </si>
   <si>
     <t>K7086-63598</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>DSNNY TANO LIBRIO</t>
   </si>
   <si>
     <t>K7016-53401</t>
   </si>
   <si>
     <t>HALIMA SILATAN</t>
   </si>
@@ -206,204 +206,204 @@
   <si>
     <t>K8002-53434</t>
   </si>
   <si>
     <t>BABAI A ABAN</t>
   </si>
   <si>
     <t>K7129-63221</t>
   </si>
   <si>
     <t>K7017-53555</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>VENERANDO L CEBALLOS</t>
   </si>
   <si>
     <t>K7125-61292</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Janeth B Rosell </t>
+    <t>Janeth B Rosell</t>
   </si>
   <si>
     <t>K7073-52393</t>
   </si>
   <si>
     <t>MAGPET COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Rotchel CARIQUITAN Mula</t>
   </si>
   <si>
     <t>K7030-60884</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARLENE LACIA LABADOR</t>
   </si>
   <si>
     <t>K7129-62435</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>SAMRA DIMACIAL</t>
   </si>
   <si>
     <t>K7123-59264</t>
   </si>
   <si>
-    <t xml:space="preserve">PARIDA MONTAWAL DILAWANGEN/C/o LEAN DILAWANGEN </t>
+    <t>PARIDA MONTAWAL DILAWANGEN/C/o LEAN DILAWANGEN</t>
   </si>
   <si>
     <t>K5005-60741</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMAR TASIS MORENO </t>
+    <t>JOMAR TASIS MORENO</t>
   </si>
   <si>
     <t>K8002-63127</t>
   </si>
   <si>
     <t>MERIAM E ALILAYA</t>
   </si>
   <si>
     <t>K7125-59272</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Ato Minis Sandaton </t>
+    <t>Ato Minis Sandaton</t>
   </si>
   <si>
     <t>K7030-53397</t>
   </si>
   <si>
     <t>MR BONIFACIO D PURGATORIO</t>
   </si>
   <si>
     <t>K7086-64051</t>
   </si>
   <si>
     <t>PONG A. SALIK</t>
   </si>
   <si>
     <t>K7073-62565</t>
   </si>
   <si>
     <t>K7016-58738</t>
   </si>
   <si>
     <t>JOSEPH CALICDAN</t>
   </si>
   <si>
     <t>K7086-58105</t>
   </si>
   <si>
     <t>IRISHLEIL ANITO</t>
   </si>
   <si>
     <t>K7126-59383</t>
   </si>
   <si>
     <t>Thong M Landasan</t>
   </si>
   <si>
     <t>K7058-63374</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rodrigo  h  ligsay  </t>
+    <t>Rodrigo  h  ligsay</t>
   </si>
   <si>
     <t>K7125-63068</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Jobert D Bolero</t>
   </si>
   <si>
     <t>K7061-57983</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Farida Gumobar </t>
+    <t>Farida Gumobar</t>
   </si>
   <si>
     <t>K5002-63104</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>KADATUAN AKIL</t>
   </si>
   <si>
     <t>K5004-69852</t>
   </si>
   <si>
     <t>ALDDIN SULEIK LAGUIBAN</t>
   </si>
   <si>
     <t>K7073-52635</t>
   </si>
   <si>
     <t>Linang Madum</t>
   </si>
   <si>
     <t>K7016-62454</t>
   </si>
   <si>
     <t>BIMBO NUESCA</t>
   </si>
   <si>
     <t>K8002-63928</t>
   </si>
   <si>
     <t>ZOKARNO LUMENDA</t>
   </si>
   <si>
     <t>K7125-63456</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Reyno F Barbasan </t>
+    <t>Reyno F Barbasan</t>
   </si>
   <si>
     <t>K7030-52728</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>DELIA SOLOMON</t>
   </si>
   <si>
     <t>K7121-62181</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Charlie Liza</t>
   </si>
   <si>
     <t>K7073-61341</t>
   </si>
   <si>
     <t>SALVACION P. TALIGA</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>TAMANO T. AMENOLLAH</t>
   </si>
   <si>
     <t>K7017-60592</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>THELMA MANGANSAKAN</t>
   </si>
   <si>
     <t>K7074-60454</t>
   </si>
   <si>
     <t>Pangandamen sula</t>
   </si>
   <si>
     <t>K7123-52424</t>
   </si>
   <si>
-    <t xml:space="preserve">NORAISA M. OSMEÑA </t>
+    <t>NORAISA M. OSMEÑA</t>
   </si>
   <si>
     <t>K7063-60259</t>
   </si>
   <si>
     <t>ABDULLAH MANEDSEN</t>
   </si>
   <si>
     <t>K7125-63173</t>
   </si>
   <si>
     <t>Jhamaima Aguil</t>
   </si>
   <si>
     <t>K7093-55007</t>
   </si>
   <si>
     <t>EBRAHIM S. KADIL</t>
   </si>
   <si>
     <t>K7093-60673</t>
   </si>
   <si>
     <t>SADIYA MANGIGKING</t>
   </si>
@@ -479,114 +479,114 @@
   <si>
     <t>NORIA O MOKAMAD</t>
   </si>
   <si>
     <t>K7086-62903</t>
   </si>
   <si>
     <t>MUAH-AZIZ AKMAD</t>
   </si>
   <si>
     <t>K7011-63385</t>
   </si>
   <si>
     <t>MONINA M. MANONGAL</t>
   </si>
   <si>
     <t>K7133-60767</t>
   </si>
   <si>
     <t>09267954336</t>
   </si>
   <si>
     <t>K7123-63719</t>
   </si>
   <si>
-    <t xml:space="preserve">DIDA M. ABRAHIM </t>
+    <t>DIDA M. ABRAHIM</t>
   </si>
   <si>
     <t>K7072-60489</t>
   </si>
   <si>
     <t>DATU SAILANI PENDONG</t>
   </si>
   <si>
     <t>K8002-63119</t>
   </si>
   <si>
     <t>NORMA PIANG</t>
   </si>
   <si>
     <t>K7016-62453</t>
   </si>
   <si>
     <t>JANET ARSAD</t>
   </si>
   <si>
     <t>K7133-70741</t>
   </si>
   <si>
     <t>Rowena k. Orod</t>
   </si>
   <si>
     <t>K7073-70747</t>
   </si>
   <si>
     <t>DELIZ T. ARGONCILLO</t>
   </si>
   <si>
     <t>K7125-58446</t>
   </si>
   <si>
-    <t xml:space="preserve">Norhaya M Ambolodto </t>
+    <t>Norhaya M Ambolodto</t>
   </si>
   <si>
     <t>K7093-60255</t>
   </si>
   <si>
     <t>PEMBAIN UNDAN</t>
   </si>
   <si>
     <t>K7061-60811</t>
   </si>
   <si>
     <t>Mailani S Abdul</t>
   </si>
   <si>
     <t>K7125-70669</t>
   </si>
   <si>
-    <t xml:space="preserve">Haifa K Catajay </t>
+    <t>Haifa K Catajay</t>
   </si>
   <si>
     <t>K7123-70459</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">RAHIB AMPATUAN </t>
+    <t>RAHIB AMPATUAN</t>
   </si>
   <si>
     <t>K7020-54684</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORHANA GUIABAL KALUNSO</t>
   </si>
   <si>
     <t>K7061-61670</t>
   </si>
   <si>
     <t>Long long makalay</t>
   </si>
   <si>
     <t>K7086-61972</t>
   </si>
   <si>
     <t>RAUL DALGAN  MACATIGUEZ</t>
   </si>
   <si>
     <t>K7072-55201</t>
   </si>
@@ -620,87 +620,87 @@
   <si>
     <t>AISA LAUBAN LAMALAG</t>
   </si>
   <si>
     <t>K7124-59147</t>
   </si>
   <si>
     <t>ABDULLAH AKIS ESMAEL</t>
   </si>
   <si>
     <t>K7124-62691</t>
   </si>
   <si>
     <t>ALHAYAT A. TAYUAN</t>
   </si>
   <si>
     <t>K8002-63673</t>
   </si>
   <si>
     <t>ABDULLAH A ESMAEL</t>
   </si>
   <si>
     <t>K7073-61116</t>
   </si>
   <si>
-    <t xml:space="preserve">AMERAH EBAD </t>
+    <t>AMERAH EBAD</t>
   </si>
   <si>
     <t>K7125-62998</t>
   </si>
   <si>
     <t>Mastura Z Abdul</t>
   </si>
   <si>
     <t>K7072-60626</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>NORODIN KANABPAL DATUMANONG</t>
   </si>
   <si>
     <t>K7125-63940</t>
   </si>
   <si>
-    <t xml:space="preserve">Abie A Esmail </t>
+    <t>Abie A Esmail</t>
   </si>
   <si>
     <t>K7020-59763</t>
   </si>
   <si>
     <t>NORMA A ZUMBAGA</t>
   </si>
   <si>
     <t>K7125-59299</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Amirah Baladik </t>
+    <t>Amirah Baladik</t>
   </si>
   <si>
     <t>K7129-63712</t>
   </si>
   <si>
     <t>KALIL M. DATAR</t>
   </si>
   <si>
     <t>K7061-59374</t>
   </si>
   <si>
     <t>Paoli Cotongan</t>
   </si>
   <si>
     <t>K7093-71437</t>
   </si>
   <si>
     <t>SALAMODIN EGCO MANABILANG</t>
   </si>
   <si>
     <t>K7123-52677</t>
   </si>
   <si>
     <t>OMAIMA O. MABANGON</t>
   </si>
@@ -740,246 +740,246 @@
   <si>
     <t>K7105-58538</t>
   </si>
   <si>
     <t>ZALIKA USMAN</t>
   </si>
   <si>
     <t>K7121-53231</t>
   </si>
   <si>
     <t>Jibril Abduraman</t>
   </si>
   <si>
     <t>K7126-60992</t>
   </si>
   <si>
     <t>Mahamed A. Mansinanao</t>
   </si>
   <si>
     <t>K7073-63389</t>
   </si>
   <si>
     <t>KABUNTALAN (TUMBAO) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">KUNGAN A . SANGKI </t>
+    <t>KUNGAN A . SANGKI</t>
   </si>
   <si>
     <t>K7063-55777</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>SITTIE RAYSABH.ANSO</t>
   </si>
   <si>
     <t>K7063-54652</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
     <t>JASMIN DADTONGAN</t>
   </si>
   <si>
     <t>K7093-61383</t>
   </si>
   <si>
     <t>NASSIF SALENDAB MOKALID</t>
   </si>
   <si>
     <t>K7086-58386</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHANA AYOB </t>
+    <t>NORHANA AYOB</t>
   </si>
   <si>
     <t>K7073-61991</t>
   </si>
   <si>
     <t>Nasser  U Abiden</t>
   </si>
   <si>
     <t>K7086-61799</t>
   </si>
   <si>
-    <t xml:space="preserve">APAO TUMAS SIKING </t>
+    <t>APAO TUMAS SIKING</t>
   </si>
   <si>
     <t>K7063-70519</t>
   </si>
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ABDULLAH M.UTTO</t>
   </si>
   <si>
     <t>K7093-55242</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>THOMAMA ANGKAD</t>
   </si>
   <si>
     <t>K7016-63444</t>
   </si>
   <si>
-    <t xml:space="preserve">AIDA USOP MENTANG </t>
+    <t>AIDA USOP MENTANG</t>
   </si>
   <si>
     <t>K8002-62942</t>
   </si>
   <si>
     <t>MACMOD KAMAL MAMUKAT</t>
   </si>
   <si>
     <t>K5005-70915</t>
   </si>
   <si>
     <t>DATU UNSAY MAGUINDANAO</t>
   </si>
   <si>
     <t>KAHARUDIN LACMAN GAYUNTANG</t>
   </si>
   <si>
     <t>K7093-70590</t>
   </si>
   <si>
     <t>KALI NOT ABDUL</t>
   </si>
   <si>
     <t>K7125-58164</t>
   </si>
   <si>
     <t>DATU ABDULLAH SANGKI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Basit K Paidumama </t>
+    <t>Basit K Paidumama</t>
   </si>
   <si>
     <t>K7073-61288</t>
   </si>
   <si>
     <t>PANDAG MAGUINDANAO</t>
   </si>
   <si>
     <t>Amer Pananggulon</t>
   </si>
   <si>
     <t>K7058-63362</t>
   </si>
   <si>
     <t>DATU HOFFER AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>NORHASIM UPAM</t>
   </si>
   <si>
     <t>K7086-58456</t>
   </si>
   <si>
     <t>DATU SALIBO MAGUINDANAO</t>
   </si>
   <si>
     <t>ARISA KIAKAN ZAMORA</t>
   </si>
   <si>
     <t>K7124-62627</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ANGELITA ROSE TABUGON</t>
   </si>
   <si>
     <t>K7061-52995</t>
   </si>
   <si>
-    <t xml:space="preserve">Margirie Salvador </t>
+    <t>Margirie Salvador</t>
   </si>
   <si>
     <t>K7016-53324</t>
   </si>
   <si>
-    <t xml:space="preserve">HOELYMAE DALAUTA </t>
+    <t>HOELYMAE DALAUTA</t>
   </si>
   <si>
     <t>K7030-52288</t>
   </si>
   <si>
     <t>MARY JOY C GELLO-ANI</t>
   </si>
   <si>
     <t>K7073-63149</t>
   </si>
   <si>
     <t>JANICE AJERO MAGDOSA</t>
   </si>
   <si>
     <t>K7129-53460</t>
   </si>
   <si>
     <t>GLORIOSA A. YANSON</t>
   </si>
   <si>
     <t>K7134-52880</t>
   </si>
   <si>
     <t>Tito abala jr.</t>
   </si>
   <si>
     <t>K7063-55344</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>DHANICA S.CABADUNGA</t>
   </si>
   <si>
     <t>K7086-59133</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>JASON E, YANGYANG</t>
   </si>
   <si>
     <t>K7125-52465</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Antonette Dionio </t>
+    <t>Antonette Dionio</t>
   </si>
   <si>
     <t>K7072-54757</t>
   </si>
   <si>
     <t>ALEGRIA SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>NESTOR EREZO</t>
   </si>
   <si>
     <t>K5002-63150</t>
   </si>
   <si>
     <t>MAINIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>IVY MUTYA</t>
   </si>
   <si>
     <t>K7086-53361</t>
   </si>
   <si>
     <t>SISON SURIGAO DEL NORTE</t>
   </si>