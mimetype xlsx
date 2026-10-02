--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,294 +83,294 @@
   <si>
     <t>K7073-63798</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marietta T. Dumlao</t>
   </si>
   <si>
     <t>K7105-54479</t>
   </si>
   <si>
     <t>JAMAICA SANTOS</t>
   </si>
   <si>
     <t>K7073-59084</t>
   </si>
   <si>
     <t>CIRILO CAJUCOM CASTRO</t>
   </si>
   <si>
     <t>K7068-55165</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA REBOLLEDO </t>
+    <t>VIOLETA REBOLLEDO</t>
   </si>
   <si>
     <t>K7129-52423</t>
   </si>
   <si>
     <t>ROSALINDA H. CASABAR</t>
   </si>
   <si>
     <t>K5005-56816</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>CHRISTINA A. EUGENIO</t>
   </si>
   <si>
     <t>K7058-60617</t>
   </si>
   <si>
     <t>GENELITA R. BRUNO</t>
   </si>
   <si>
     <t>K7123-59641</t>
   </si>
   <si>
     <t>CHARLOTTE MAE C. TALANA</t>
   </si>
   <si>
     <t>K7135-62850</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARICRIS Y, GRANADO</t>
   </si>
   <si>
     <t>K7123-59580</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY L. LORENZO </t>
+    <t>MARY JOY L. LORENZO</t>
   </si>
   <si>
     <t>K7016-59107</t>
   </si>
   <si>
-    <t xml:space="preserve">RIVERA ANTONIO </t>
+    <t>RIVERA ANTONIO</t>
   </si>
   <si>
     <t>K7030-53233</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JEFFREY R LANSANGAN</t>
   </si>
   <si>
     <t>K7123-59802</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>DANILO DOMINGO</t>
   </si>
   <si>
     <t>K7125-59339</t>
   </si>
   <si>
-    <t xml:space="preserve">Noimie Mauricio </t>
+    <t>Noimie Mauricio</t>
   </si>
   <si>
     <t>K7125-63864</t>
   </si>
   <si>
     <t>K7125-59600</t>
   </si>
   <si>
     <t>K7123-59754</t>
   </si>
   <si>
-    <t xml:space="preserve">Ruby Feliciano Evaristo </t>
+    <t>Ruby Feliciano Evaristo</t>
   </si>
   <si>
     <t>K7072-60948</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>CLARENCE BUMATAY</t>
   </si>
   <si>
     <t>K5002-61724</t>
   </si>
   <si>
     <t>FRED I. UMINGA</t>
   </si>
   <si>
     <t>K7123-63535</t>
   </si>
   <si>
     <t>MERLA FERIA</t>
   </si>
   <si>
     <t>K7069-57551</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Editha R DACanay </t>
+    <t>Editha R DACanay</t>
   </si>
   <si>
     <t>K7129-53530</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>EMILIA R. PERMISON</t>
   </si>
   <si>
     <t>K7063-60955</t>
   </si>
   <si>
     <t>ELINA M.ALONZO</t>
   </si>
   <si>
     <t>K7026-56790</t>
   </si>
   <si>
     <t>Mr. Dario garcia</t>
   </si>
   <si>
     <t>K7074-61029</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jeanny Rombawa </t>
+    <t>Jeanny Rombawa</t>
   </si>
   <si>
     <t>K7074-60710</t>
   </si>
   <si>
     <t>09196270002</t>
   </si>
   <si>
     <t>K8002-58408</t>
   </si>
   <si>
     <t>SAMUEL BARCELONA</t>
   </si>
   <si>
     <t>K7121-52525</t>
   </si>
   <si>
     <t>Eberata Campanilla</t>
   </si>
   <si>
     <t>K7016-59942</t>
   </si>
   <si>
-    <t xml:space="preserve">MIA VENUS PERILLO </t>
+    <t>MIA VENUS PERILLO</t>
   </si>
   <si>
     <t>K7121-53253</t>
   </si>
   <si>
     <t>Marian C Tumbaga</t>
   </si>
   <si>
     <t>K7121-52331</t>
   </si>
   <si>
     <t>Crisanta Ramos or Felix Ramos</t>
   </si>
   <si>
     <t>K7121-58216</t>
   </si>
   <si>
     <t>Celedonio Oreña</t>
   </si>
   <si>
     <t>K7123-63485</t>
   </si>
   <si>
     <t>FLORENTINO  CACHOLA</t>
   </si>
   <si>
     <t>K7134-61875</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH ESPIRITU </t>
+    <t>ELIZABETH ESPIRITU</t>
   </si>
   <si>
     <t>K7129-58389</t>
   </si>
   <si>
     <t>SUSAN GAMIS VICENTE</t>
   </si>
   <si>
     <t>K7124-56883</t>
   </si>
   <si>
-    <t xml:space="preserve">IRINE FERNANDEZ </t>
+    <t>IRINE FERNANDEZ</t>
   </si>
   <si>
     <t>K7026-58766</t>
   </si>
   <si>
     <t>DANNY DUMALE</t>
   </si>
   <si>
     <t>K7061-61294</t>
   </si>
   <si>
     <t>Noel Fajardo</t>
   </si>
   <si>
     <t>K7121-59419</t>
   </si>
   <si>
     <t>Emilia Dela Cruz</t>
   </si>
   <si>
     <t>K7124-58467</t>
   </si>
   <si>
     <t>KRISTINE BACLIG</t>
   </si>
   <si>
     <t>K5003-63559</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN  INGUSAN </t>
+    <t>VIVIAN  INGUSAN</t>
   </si>
   <si>
     <t>K7030-56858</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CELIA VENTURA RAMOS</t>
   </si>
   <si>
     <t>K7011-52366</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>DIANNE L.  SORIANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>