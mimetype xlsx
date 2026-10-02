--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>K7135-63694</t>
   </si>
   <si>
     <t>K7011-58749</t>
   </si>
   <si>
     <t>MALAY AKLAN</t>
   </si>
   <si>
     <t>ROSA MANLABAO</t>
   </si>
   <si>
     <t>K7123-60158</t>
   </si>
   <si>
     <t>LARRY PANTY SR</t>
   </si>
   <si>
     <t>K7016-53393</t>
   </si>
   <si>
     <t>MALINAO AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMANITO INSERTO </t>
+    <t>ROMANITO INSERTO</t>
   </si>
   <si>
     <t>K7063-54855</t>
   </si>
   <si>
     <t>BARBAZA ANTIQUE</t>
   </si>
   <si>
     <t>BENITO N.ANALETO</t>
   </si>
   <si>
     <t>K7016-59591</t>
   </si>
   <si>
     <t>TOBIAS FORNIER (DAO) ANTIQUE</t>
   </si>
   <si>
     <t>ANGELINA CAHILIG</t>
   </si>
   <si>
     <t>K7121-61508</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
@@ -185,66 +185,66 @@
   <si>
     <t>K7126-58726</t>
   </si>
   <si>
     <t>TIBIAO ANTIQUE</t>
   </si>
   <si>
     <t>Aileen A Esperanzate</t>
   </si>
   <si>
     <t>K7074-61427</t>
   </si>
   <si>
     <t>VALDERRAMA ANTIQUE</t>
   </si>
   <si>
     <t>Elbesa bilbao</t>
   </si>
   <si>
     <t>K7061-57906</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Nancy Ortiz </t>
+    <t>Nancy Ortiz</t>
   </si>
   <si>
     <t>K5004-64017</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>CATHERINE MAYO</t>
   </si>
   <si>
     <t>K7020-54799</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON ENAGAN </t>
+    <t>WILSON ENAGAN</t>
   </si>
   <si>
     <t>K7123-62323</t>
   </si>
   <si>
     <t>JAMINDAN CAPIZ</t>
   </si>
   <si>
     <t>MELBA V. VILLEZA</t>
   </si>
   <si>
     <t>K7123-56728</t>
   </si>
   <si>
     <t>MA-AYON CAPIZ</t>
   </si>
   <si>
     <t>ANITA D. ALO</t>
   </si>
   <si>
     <t>K7016-63384</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
@@ -266,102 +266,102 @@
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
     <t>RICARDO DENOSTA</t>
   </si>
   <si>
     <t>K7011-58190</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>JOEDERIC BUENO</t>
   </si>
   <si>
     <t>K7129-57776</t>
   </si>
   <si>
     <t>MERLINA D. DAP-OG</t>
   </si>
   <si>
     <t>K7068-61613</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBINITA A. IBAÑEZ </t>
+    <t>ROBINITA A. IBAÑEZ</t>
   </si>
   <si>
     <t>K7061-58551</t>
   </si>
   <si>
     <t>Philip Mojica</t>
   </si>
   <si>
     <t>K7086-59995</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LIZA DIESTRO ADOYOGAN </t>
+    <t>MARIA LIZA DIESTRO ADOYOGAN</t>
   </si>
   <si>
     <t>K7126-59833</t>
   </si>
   <si>
     <t>Geraldine Magallanes</t>
   </si>
   <si>
     <t>K7072-57448</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
     <t>RAYMUNDO CATAMIN</t>
   </si>
   <si>
     <t>K7123-59365</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>LUZ ANINANGIN</t>
   </si>
   <si>
     <t>K7129-63746</t>
   </si>
   <si>
     <t>ESTELITA A. AMORA</t>
   </si>
   <si>
     <t>K7016-59547</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE SALADAR </t>
+    <t>CATHERINE SALADAR</t>
   </si>
   <si>
     <t>K7026-53372</t>
   </si>
   <si>
     <t>BALASAN ILOILO</t>
   </si>
   <si>
     <t>MARLITA C. FERANCO</t>
   </si>
   <si>
     <t>K7011-62484</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>RHODORA GAGATAN</t>
   </si>
   <si>
     <t>K7011-57878</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
@@ -407,240 +407,240 @@
   <si>
     <t>K7026-59116</t>
   </si>
   <si>
     <t>ANNABELLE MABUTOL</t>
   </si>
   <si>
     <t>K7073-57864</t>
   </si>
   <si>
     <t>Rosemarie Panadero</t>
   </si>
   <si>
     <t>K7105-59308</t>
   </si>
   <si>
     <t>MARJIE MAE B. SUBALDO</t>
   </si>
   <si>
     <t>K7093-61899</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JULEUS C. CHIVA </t>
+    <t>JULEUS C. CHIVA</t>
   </si>
   <si>
     <t>K7123-57857</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
     <t>ARJOHN B ZABALLERO</t>
   </si>
   <si>
     <t>K7086-53352</t>
   </si>
   <si>
     <t>CONCEPCION ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN BAIS GONZALES </t>
+    <t>HELEN BAIS GONZALES</t>
   </si>
   <si>
     <t>K6002-57087</t>
   </si>
   <si>
     <t>DINGLE ILOILO</t>
   </si>
   <si>
     <t>CHRISTINA DAN̈OSOS</t>
   </si>
   <si>
     <t>K7061-57286</t>
   </si>
   <si>
     <t>ELLEN SORSANO</t>
   </si>
   <si>
     <t>K5002-58703</t>
   </si>
   <si>
     <t>RICHARD M. VARGAS</t>
   </si>
   <si>
     <t>K7086-64011</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MACLEN L, GABAT </t>
+    <t>MACLEN L, GABAT</t>
   </si>
   <si>
     <t>K7016-59180</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>ROSEL DOOMA</t>
   </si>
   <si>
     <t>K7016-58971</t>
   </si>
   <si>
     <t>RYAN DULA OGON</t>
   </si>
   <si>
     <t>K7011-56821</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>MELBA G. GAYONDATO</t>
   </si>
   <si>
     <t>K7020-55140</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>TESSIE D GANZON</t>
   </si>
   <si>
     <t>K7058-56916</t>
   </si>
   <si>
-    <t xml:space="preserve"> Helen  g albacite</t>
+    <t>Helen  g albacite</t>
   </si>
   <si>
     <t>K7063-61510</t>
   </si>
   <si>
     <t>RAYMOND EUROLFAN</t>
   </si>
   <si>
     <t>K5003-52460</t>
   </si>
   <si>
     <t>ARIANE VIRGULA JULIA</t>
   </si>
   <si>
     <t>K7126-60591</t>
   </si>
   <si>
     <t>Ma. Janeela Villa</t>
   </si>
   <si>
     <t>K7058-62202</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ofrina s zamora</t>
+    <t>Ofrina s zamora</t>
   </si>
   <si>
     <t>K7016-53327</t>
   </si>
   <si>
-    <t xml:space="preserve">LILY MANZANO </t>
+    <t>LILY MANZANO</t>
   </si>
   <si>
     <t>K7068-55164</t>
   </si>
   <si>
     <t>FERLYN GRACE TADEO</t>
   </si>
   <si>
     <t>K7121-56844</t>
   </si>
   <si>
     <t>Joan Poñate</t>
   </si>
   <si>
     <t>K7125-58583</t>
   </si>
   <si>
     <t>ELIZA C LAURENTE</t>
   </si>
   <si>
     <t>K7020-58286</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JANELLE  IYCE CONSULAR </t>
+    <t>JANELLE  IYCE CONSULAR</t>
   </si>
   <si>
     <t>K7016-58981</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">RHODA MAY SISTEVERIO </t>
+    <t>RHODA MAY SISTEVERIO</t>
   </si>
   <si>
     <t>K7126-59159</t>
   </si>
   <si>
     <t>ARIAN JAD B. DEMAISIP</t>
   </si>
   <si>
     <t>K7058-59108</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>Rhod  joesjua camales</t>
   </si>
   <si>
     <t>K7020-55087</t>
   </si>
   <si>
     <t>PERLA C MAGSAEL</t>
   </si>
   <si>
     <t>K7126-57746</t>
   </si>
   <si>
     <t>Elizabeth C Cadangin</t>
   </si>
   <si>
     <t>K7123-63399</t>
   </si>
   <si>
     <t>MAASIN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIUS BAYLEN </t>
+    <t>JULIUS BAYLEN</t>
   </si>
   <si>
     <t>K7030-63590</t>
   </si>
   <si>
     <t>ALVIN I CORDERO</t>
   </si>
   <si>
     <t>K7020-55735</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>JERRY PORTIN</t>
   </si>
   <si>
     <t>K7086-58406</t>
   </si>
   <si>
     <t>MINA ILOILO</t>
   </si>
   <si>
     <t>MARK ANGELO SEVILLA</t>
   </si>
@@ -725,180 +725,180 @@
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>WENNIE FRED ASCURA</t>
   </si>
   <si>
     <t>K7030-52405</t>
   </si>
   <si>
     <t>HERMIE N GUMAPE</t>
   </si>
   <si>
     <t>K7105-55383</t>
   </si>
   <si>
     <t>MOHQMMED AMEER S. RIVERA</t>
   </si>
   <si>
     <t>K7061-53366</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivee Marie Opelario </t>
+    <t>Ivee Marie Opelario</t>
   </si>
   <si>
     <t>K7121-59755</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEMA PENETRANTE </t>
+    <t>NOEMA PENETRANTE</t>
   </si>
   <si>
     <t>K7058-60242</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernardita  lamzon</t>
+    <t>Bernardita  lamzon</t>
   </si>
   <si>
     <t>K7016-62973</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>JENNIFER PENIDA</t>
   </si>
   <si>
     <t>K7016-58972</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>BERNARDO ALAYON</t>
   </si>
   <si>
     <t>K8002-58312</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
     <t>FELIFA SARAYNO</t>
   </si>
   <si>
     <t>K7026-57897</t>
   </si>
   <si>
     <t>ERICA ORDANIEL</t>
   </si>
   <si>
     <t>K7011-52408</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>HONORATO SUGIDE</t>
   </si>
   <si>
     <t>K7058-60026</t>
   </si>
   <si>
     <t>SARA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr  mohammadali d sultan</t>
+    <t>Mr  mohammadali d sultan</t>
   </si>
   <si>
     <t>K7026-56996</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>MARK CONDRAD TUBISE</t>
   </si>
   <si>
     <t>K7086-61133</t>
   </si>
   <si>
     <t>Victor candano</t>
   </si>
   <si>
     <t>K7016-63224</t>
   </si>
   <si>
     <t>LOLITA TIANIA CID</t>
   </si>
   <si>
     <t>K7129-59506</t>
   </si>
   <si>
     <t>NELMARK T. SEDANTES</t>
   </si>
   <si>
     <t>K7086-63659</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
     <t>ANGIE ROSE S, VALTORIBIO</t>
   </si>
   <si>
     <t>K7125-58837</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda S Patriarca </t>
+    <t>Erlinda S Patriarca</t>
   </si>
   <si>
     <t>K7011-59041</t>
   </si>
   <si>
     <t>RODOLFO SARMIENTO</t>
   </si>
   <si>
     <t>K7125-62143</t>
   </si>
   <si>
     <t>K7016-59233</t>
   </si>
   <si>
     <t>RANDY ALBAY</t>
   </si>
   <si>
     <t>K7061-59483</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Jullienne Gabinete </t>
+    <t>Jullienne Gabinete</t>
   </si>
   <si>
     <t>K7016-59468</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
     <t>HARVEY GESOYOT</t>
   </si>
   <si>
     <t>K7126-59588</t>
   </si>
   <si>
     <t>Joseph G. Gonzaga</t>
   </si>
   <si>
     <t>K8002-63084</t>
   </si>
   <si>
     <t>SAN LORENZO GUIMARAS</t>
   </si>
   <si>
     <t>SAVANNAH T ARNAIZ</t>
   </si>