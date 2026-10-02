--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,117 +50,117 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-60052</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jilius  n villaflor</t>
+    <t>Jilius  n villaflor</t>
   </si>
   <si>
     <t>K7058-53121</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>Luz  e  celebrados</t>
   </si>
   <si>
     <t>K6002-58915</t>
   </si>
   <si>
     <t>CLAUDINE. C. VICTORIANO</t>
   </si>
   <si>
     <t>K7068-55988</t>
   </si>
   <si>
     <t>MARY ANN GAMILO</t>
   </si>
   <si>
     <t>K7011-59460</t>
   </si>
   <si>
     <t>JOHN PATRICK D. GARCIA</t>
   </si>
   <si>
     <t>K7123-53430</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOE JOE P. ANGOLO </t>
+    <t>JOE JOE P. ANGOLO</t>
   </si>
   <si>
     <t>K7086-63674</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MYLENE L, VIZCARRA</t>
   </si>
   <si>
     <t>K7124-52398</t>
   </si>
   <si>
     <t>ANGELO DAMASO</t>
   </si>
   <si>
     <t>K7123-63774</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>ANALIZA M. ABAYA</t>
   </si>
   <si>
     <t>K7125-63801</t>
   </si>
   <si>
-    <t xml:space="preserve">Dominador Ellarda </t>
+    <t>Dominador Ellarda</t>
   </si>
   <si>
     <t>K7123-63466</t>
   </si>
   <si>
     <t>EDEN BARTOLOME DULAY</t>
   </si>
   <si>
     <t>K7020-60965</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>REYNALDO F COLOBONG SR</t>
   </si>
   <si>
     <t>K5002-58553</t>
   </si>
   <si>
     <t>MARILYN E. POLICARPIO</t>
   </si>
   <si>
     <t>K7020-59734</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ROES MARIE M DELAVEGA</t>
   </si>
   <si>
     <t>K7126-63638</t>
   </si>
   <si>
     <t>Magdalena A Pascua</t>
   </si>
   <si>
     <t>K7030-52368</t>
   </si>
   <si>
     <t>ALEX A SALVADOR</t>
   </si>
   <si>
     <t>K7125-53490</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Carl denz G Abad </t>
+    <t>Carl denz G Abad</t>
   </si>
   <si>
     <t>K7124-63591</t>
   </si>
   <si>
     <t>JENNY D BAUTISTA</t>
   </si>
   <si>
     <t>K8002-62794</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>HELEN LAYAGAN</t>
   </si>
   <si>
     <t>K7093-54572</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>FELIPE CAYME</t>
   </si>
@@ -269,126 +269,126 @@
   <si>
     <t>FERDINAND GAMIAO SR.</t>
   </si>
   <si>
     <t>K7121-58578</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>MARY GRACE  GATTOC</t>
   </si>
   <si>
     <t>K7061-53291</t>
   </si>
   <si>
     <t>Joy beauty salon</t>
   </si>
   <si>
     <t>K7058-53368</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Solidad  p costales</t>
+    <t>Solidad  p costales</t>
   </si>
   <si>
     <t>K7061-58162</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Melba Domingo </t>
+    <t>Melba Domingo</t>
   </si>
   <si>
     <t>K7058-57999</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sarah  pstrice f caolboy</t>
+    <t>Sarah  pstrice f caolboy</t>
   </si>
   <si>
     <t>K7086-53066</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA CONCEPCIÓN </t>
+    <t>IMELDA CONCEPCIÓN</t>
   </si>
   <si>
     <t>K5003-57422</t>
   </si>
   <si>
     <t>ANABELLE DONATO</t>
   </si>
   <si>
     <t>K7134-62441</t>
   </si>
   <si>
     <t>Conchita balimbin</t>
   </si>
   <si>
     <t>K7134-62439</t>
   </si>
   <si>
     <t>Jomari limon</t>
   </si>
   <si>
     <t>K7133-57995</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Junia  MACAHLING </t>
+    <t>Junia  MACAHLING</t>
   </si>
   <si>
     <t>K7016-59615</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JOVITA CALUZA</t>
   </si>
   <si>
     <t>K7129-62423</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>GRETCHEN A. MALLARI</t>
   </si>
   <si>
     <t>K7058-59736</t>
   </si>
   <si>
-    <t xml:space="preserve"> Reynaldo tu guinay</t>
+    <t>Reynaldo tu guinay</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jeff</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jose/Albert</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>