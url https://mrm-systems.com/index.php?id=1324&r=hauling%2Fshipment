--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,132 +62,132 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7135-63230</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Jiressa capunay anasta</t>
   </si>
   <si>
     <t>K8002-53325</t>
   </si>
   <si>
     <t>ROSENI M SORILLA</t>
   </si>
   <si>
     <t>K7016-52961</t>
   </si>
   <si>
-    <t xml:space="preserve">AILEEN JARANILLA </t>
+    <t>AILEEN JARANILLA</t>
   </si>
   <si>
     <t>K7063-55115</t>
   </si>
   <si>
     <t>MA.JULIETA L.CEREZA</t>
   </si>
   <si>
     <t>K5004-59004</t>
   </si>
   <si>
     <t>RENEBOY MAHILUM</t>
   </si>
   <si>
     <t>K7011-62414</t>
   </si>
   <si>
     <t>SOCORRO E. SANTOLICES</t>
   </si>
   <si>
     <t>K7061-58241</t>
   </si>
   <si>
     <t>JEMMALYN PACIFICO</t>
   </si>
   <si>
     <t>K7026-59378</t>
   </si>
   <si>
-    <t xml:space="preserve">Eshee Frigid Villanueva </t>
+    <t>Eshee Frigid Villanueva</t>
   </si>
   <si>
     <t>K7016-58534</t>
   </si>
   <si>
     <t>RONNIE PRANISA</t>
   </si>
   <si>
     <t>K7123-58172</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDY F. YCOGO </t>
+    <t>JUDY F. YCOGO</t>
   </si>
   <si>
     <t>K6002-52356</t>
   </si>
   <si>
     <t>MICHELL PAREDES</t>
   </si>
   <si>
     <t>K7026-53170</t>
   </si>
   <si>
     <t>JUANITO GRANTON</t>
   </si>
   <si>
     <t>K8002-58108</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARIBEL MOLINA</t>
   </si>
   <si>
     <t>K7011-59307</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Rechie cordova</t>
   </si>
   <si>
     <t>K7016-62764</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">THELMAR PELINIO </t>
+    <t>THELMAR PELINIO</t>
   </si>
   <si>
     <t>K7061-71087</t>
   </si>
   <si>
     <t>Nelma Hulkeza</t>
   </si>
   <si>
     <t>K7026-53270</t>
   </si>
   <si>
     <t>ROBERTO DESUCATAN</t>
   </si>
   <si>
     <t>K7124-63619</t>
   </si>
   <si>
     <t>ELVIRA B. TROCIO</t>
   </si>
   <si>
     <t>K7134-60186</t>
   </si>
   <si>
     <t>Helen mata</t>
   </si>
@@ -197,234 +197,234 @@
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DINDO D, ARCALA</t>
   </si>
   <si>
     <t>K5003-63480</t>
   </si>
   <si>
     <t>Myrna Batomalaque</t>
   </si>
   <si>
     <t>K7134-58209</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MILAGROS VILLANUEVA</t>
   </si>
   <si>
     <t>K7058-58595</t>
   </si>
   <si>
-    <t xml:space="preserve"> Analyn  estardo</t>
+    <t>Analyn  estardo</t>
   </si>
   <si>
     <t>K7129-53305</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ERNESTO MALAYAS JR.</t>
   </si>
   <si>
     <t>K5002-63111</t>
   </si>
   <si>
     <t>MA. DESIREE MALUNES</t>
   </si>
   <si>
     <t>K7086-60218</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>IRENE MONDOY PAINAG</t>
   </si>
   <si>
     <t>K7011-62328</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARK LLAMAS</t>
   </si>
   <si>
     <t>K7016-58548</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMEL LEGASPI </t>
+    <t>JOMEL LEGASPI</t>
   </si>
   <si>
     <t>K7061-58769</t>
   </si>
   <si>
     <t>Marben lirazan</t>
   </si>
   <si>
     <t>K7020-55706</t>
   </si>
   <si>
     <t>ASHLEY NICOLE ALVAREZ</t>
   </si>
   <si>
     <t>K7125-58377</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Maribel jordan</t>
   </si>
   <si>
     <t>K7061-62410</t>
   </si>
   <si>
-    <t xml:space="preserve">Ronald Hagocoy </t>
+    <t>Ronald Hagocoy</t>
   </si>
   <si>
     <t>K7129-58979</t>
   </si>
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BENHUR DEYPALAN</t>
   </si>
   <si>
     <t>K5003-53297</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GERALDINE DOCTO</t>
   </si>
   <si>
     <t>K7086-59410</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Joland L. Medecillo</t>
   </si>
   <si>
     <t>K5004-59745</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MAJOBETH ABUCAYON </t>
+    <t>MAJOBETH ABUCAYON</t>
   </si>
   <si>
     <t>K7058-53125</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Madeliene v  bagaforo</t>
+    <t>Madeliene v  bagaforo</t>
   </si>
   <si>
     <t>K7072-55723</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JUANCHO LARON</t>
   </si>
   <si>
     <t>K7125-63051</t>
   </si>
   <si>
-    <t xml:space="preserve">Resedelia Alcontin </t>
+    <t>Resedelia Alcontin</t>
   </si>
   <si>
     <t>K7126-58078</t>
   </si>
   <si>
     <t>Joy  E Cobarrubias</t>
   </si>
   <si>
     <t>K7134-59987</t>
   </si>
   <si>
     <t>Rina joy daso</t>
   </si>
   <si>
     <t>K7093-55622</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ARJEN KENT TIBAJARES TIPOLO</t>
   </si>
   <si>
     <t>K7058-63747</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rosemarie b bangalan</t>
+    <t>Rosemarie b bangalan</t>
   </si>
   <si>
     <t>K7134-52784</t>
   </si>
   <si>
     <t>Rosa mae tupas</t>
   </si>
   <si>
     <t>K7129-58203</t>
   </si>
   <si>
     <t>RAMELA JARDINICO</t>
   </si>
   <si>
     <t>K7125-58814</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Melissa B Bongcaron </t>
+    <t>Melissa B Bongcaron</t>
   </si>
   <si>
     <t>K7058-58097</t>
   </si>
   <si>
-    <t xml:space="preserve"> Leah  martinez</t>
+    <t>Leah  martinez</t>
   </si>
   <si>
     <t>K7074-55690</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Thelma  d  visitacion</t>
   </si>
   <si>
     <t>K7073-59242</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Angel Faith Buenafe</t>
   </si>
   <si>
     <t>K7068-55976</t>
   </si>
   <si>
     <t>ROSITA GRAFANE</t>
   </si>
@@ -443,132 +443,132 @@
   <si>
     <t>K7061-58262</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>IRENE MANZANO</t>
   </si>
   <si>
     <t>K5002-59346</t>
   </si>
   <si>
     <t>K7086-58687</t>
   </si>
   <si>
     <t>AMLAN (AYUQUITAN) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>GENELYN SEGOVIA</t>
   </si>
   <si>
     <t>K7016-57127</t>
   </si>
   <si>
-    <t xml:space="preserve">ROQUE MASAMONG </t>
+    <t>ROQUE MASAMONG</t>
   </si>
   <si>
     <t>K5002-57515</t>
   </si>
   <si>
     <t>BACONG NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ELIZABETH OZOA</t>
   </si>
   <si>
     <t>K7020-61907</t>
   </si>
   <si>
     <t>JYAN CARL ABEJERO</t>
   </si>
   <si>
     <t>K7016-63382</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELICA CARAJAY </t>
+    <t>ANGELICA CARAJAY</t>
   </si>
   <si>
     <t>K7086-62075</t>
   </si>
   <si>
     <t>BAIS CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MIRASOL M JARDIO</t>
   </si>
   <si>
     <t>K7016-56660</t>
   </si>
   <si>
-    <t xml:space="preserve">ANALY ESO </t>
+    <t>ANALY ESO</t>
   </si>
   <si>
     <t>K7093-55664</t>
   </si>
   <si>
-    <t xml:space="preserve">CONCORDIA MACEDA </t>
+    <t>CONCORDIA MACEDA</t>
   </si>
   <si>
     <t>K7061-60053</t>
   </si>
   <si>
     <t>BASAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Jerick Fuentes</t>
   </si>
   <si>
     <t>K7129-58202</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RONGIE VALENZUELA </t>
+    <t>RONGIE VALENZUELA</t>
   </si>
   <si>
     <t>K7073-52586</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRINO CONCEPCION </t>
+    <t>HENRINO CONCEPCION</t>
   </si>
   <si>
     <t>K7123-62797</t>
   </si>
   <si>
     <t>SUSANA C. CERBAS</t>
   </si>
   <si>
     <t>K7016-59279</t>
   </si>
   <si>
     <t>BINDOY (PAYABON) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSMAR LOBIANO </t>
+    <t>ROSMAR LOBIANO</t>
   </si>
   <si>
     <t>K7123-57473</t>
   </si>
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>SHEIN SAPALO</t>
   </si>
   <si>
     <t>K7129-59438</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>dianara m. avila</t>
   </si>
   <si>
     <t>K7134-58243</t>
   </si>
   <si>
     <t>Rosita duran</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>LAZI SIQUIJOR</t>
   </si>
   <si>
     <t>BRENDALYN A. TIENDA</t>
   </si>
   <si>
     <t>K7124-60268</t>
   </si>
   <si>
     <t>REMY B. ATIS</t>
   </si>
   <si>
     <t>K7086-58071</t>
   </si>
   <si>
     <t>JHONNY A, CABALLERO</t>
   </si>
   <si>
     <t>K7016-58648</t>
   </si>
   <si>
     <t>MARIA SIQUIJOR</t>
   </si>
   <si>
-    <t xml:space="preserve">NELLYN AGUILAR </t>
+    <t>NELLYN AGUILAR</t>
   </si>
   <si>
     <t>K7126-62926</t>
   </si>
   <si>
     <t>Orlando D Fernando</t>
   </si>
   <si>
     <t>K7072-58871</t>
   </si>
   <si>
     <t>SIQUIJOR (Capital) SIQUIJOR</t>
   </si>
   <si>
     <t>HERMIELY LANE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbn9140</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>