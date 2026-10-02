--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -95,105 +95,105 @@
   <si>
     <t>Honnie Jean F Claro</t>
   </si>
   <si>
     <t>K7063-54639</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>JEANIE B.SAPNO</t>
   </si>
   <si>
     <t>K7121-59289</t>
   </si>
   <si>
     <t>Alvin Dale A Gonzales</t>
   </si>
   <si>
     <t>K7016-61558</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LEAH DE GUIA </t>
+    <t>LEAH DE GUIA</t>
   </si>
   <si>
     <t>K7026-58832</t>
   </si>
   <si>
     <t>Mr&amp;Mrs. Ely a. Cabal</t>
   </si>
   <si>
     <t>K7074-55834</t>
   </si>
   <si>
     <t>Annalyn t mora</t>
   </si>
   <si>
     <t>K7073-63431</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>RACHEL MERZA</t>
   </si>
   <si>
     <t>K7026-58700</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>IRENE ARANGORIN GUINTO</t>
   </si>
   <si>
     <t>K7072-60398</t>
   </si>
   <si>
     <t>SET BORJA AND CECILIA TAN BORJA</t>
   </si>
   <si>
     <t>K7072-55519</t>
   </si>
   <si>
     <t>K7058-53147</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LETICIA PERPENAN </t>
+    <t>LETICIA PERPENAN</t>
   </si>
   <si>
     <t>K7086-62345</t>
   </si>
   <si>
-    <t xml:space="preserve">AMGELITA LORENZO </t>
+    <t>AMGELITA LORENZO</t>
   </si>
   <si>
     <t>K7072-55222</t>
   </si>
   <si>
     <t>RACHELL ANN TORRES</t>
   </si>
   <si>
     <t>K7016-53230</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>JESUS TADENA</t>
   </si>
   <si>
     <t>K5004-63311</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>RAQUEL ABLIAN</t>
   </si>