--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,135 +80,135 @@
   <si>
     <t>MARLYN MALIMAS DESPI</t>
   </si>
   <si>
     <t>K7030-62405</t>
   </si>
   <si>
     <t>RAQUILYN ESIOS</t>
   </si>
   <si>
     <t>K7124-59698</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JENRIO BACSARPA MONCADO</t>
   </si>
   <si>
     <t>K7058-52899</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Susana   m dona</t>
+    <t>Susana   m dona</t>
   </si>
   <si>
     <t>K7026-52536</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JOMEL TRABO</t>
   </si>
   <si>
     <t>K7026-61186</t>
   </si>
   <si>
     <t>Janiel O. Timbal</t>
   </si>
   <si>
     <t>K7125-62485</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Darlena D Caballero </t>
+    <t>Darlena D Caballero</t>
   </si>
   <si>
     <t>K7068-60377</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ELEUTERIO FLORES CANUBAS JR</t>
   </si>
   <si>
     <t>K7125-63446</t>
   </si>
   <si>
     <t>Marlen Donga</t>
   </si>
   <si>
     <t>K7026-60921</t>
   </si>
   <si>
     <t>ENRICA MIER</t>
   </si>
   <si>
     <t>K7063-55257</t>
   </si>
   <si>
     <t>ROMULO M.AYCARDO</t>
   </si>
   <si>
     <t>K7086-52857</t>
   </si>
   <si>
     <t>MARK LOUIE M, MICULOB</t>
   </si>
   <si>
     <t>K7016-51421</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIMON PABLEO </t>
+    <t>FELIMON PABLEO</t>
   </si>
   <si>
     <t>K8002-63938</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIE KRES BENANING </t>
+    <t>MARIE KRES BENANING</t>
   </si>
   <si>
     <t>K7072-56964</t>
   </si>
   <si>
     <t>ARMAND NIDEA</t>
   </si>
   <si>
     <t>K7124-53045</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jonafe  a  ladroma</t>
+    <t>Jonafe  a  ladroma</t>
   </si>
   <si>
     <t>K7016-52831</t>
   </si>
   <si>
     <t>MATANAO DAVAO DEL SUR</t>
   </si>
   <si>
     <t>TERESITA GARCIANO</t>
   </si>
   <si>
     <t>K7058-52375</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Antonio s  marinas</t>
   </si>
   <si>
     <t>K7086-52934</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
@@ -218,243 +218,243 @@
   <si>
     <t>K7121-59788</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Jhalvyn Macapulay</t>
   </si>
   <si>
     <t>K7016-53401</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>HALIMA SILATAN</t>
   </si>
   <si>
     <t>K5003-57940</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">SAYDE SULTAN </t>
+    <t>SAYDE SULTAN</t>
   </si>
   <si>
     <t>K7068-61130</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>AIMEE L. BERMUDEZ</t>
   </si>
   <si>
     <t>K7123-60848</t>
   </si>
   <si>
     <t>VIRGINIA RUSIANA</t>
   </si>
   <si>
     <t>K5002-59691</t>
   </si>
   <si>
     <t>FELIX LOGRONIO SR.</t>
   </si>
   <si>
     <t>K7129-59618</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>ALDRIN L. SACRO</t>
   </si>
   <si>
     <t>K7026-60816</t>
   </si>
   <si>
     <t>ZHIN MAE BAYKING</t>
   </si>
   <si>
     <t>K7058-52916</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma shiela amor lacsao villaflor</t>
+    <t>Ma shiela amor lacsao villaflor</t>
   </si>
   <si>
     <t>K7072-60478</t>
   </si>
   <si>
     <t>MARVIN PAUL TAPAY</t>
   </si>
   <si>
     <t>K7020-69420</t>
   </si>
   <si>
     <t>JANICE SUGANOB</t>
   </si>
   <si>
     <t>K5002-52459</t>
   </si>
   <si>
     <t>PAUL ALCA V. TABARANZA</t>
   </si>
   <si>
     <t>K7072-71024</t>
   </si>
   <si>
     <t>DANIYA MAIDA</t>
   </si>
   <si>
     <t>K7123-70482</t>
   </si>
   <si>
     <t>GEMMA GUINOO VILLEGAS</t>
   </si>
   <si>
     <t>K7016-65683</t>
   </si>
   <si>
-    <t xml:space="preserve">RUSTICO PUGAY </t>
+    <t>RUSTICO PUGAY</t>
   </si>
   <si>
     <t>K7086-62883</t>
   </si>
   <si>
     <t>ALEX M, PENDATUN</t>
   </si>
   <si>
     <t>K7016-65677</t>
   </si>
   <si>
     <t>09959312188</t>
   </si>
   <si>
     <t>K7126-63418</t>
   </si>
   <si>
     <t>JOSE LOU D. GARCIA</t>
   </si>
   <si>
     <t>K7030-62109</t>
   </si>
   <si>
     <t>JOSEPHINE DANGGAN</t>
   </si>
   <si>
     <t>K7086-61295</t>
   </si>
   <si>
     <t>NELMAR S, MALIMPUNG</t>
   </si>
   <si>
     <t>K7026-58574</t>
   </si>
   <si>
     <t>EDUARDO GUMAFELIX</t>
   </si>
   <si>
     <t>K7061-58724</t>
   </si>
   <si>
     <t>Nilda tupaz</t>
   </si>
   <si>
     <t>K7061-57911</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernie Estacion </t>
+    <t>Ernie Estacion</t>
   </si>
   <si>
     <t>K7086-63797</t>
   </si>
   <si>
     <t>BRYAN T, BUNTA</t>
   </si>
   <si>
     <t>K7016-53329</t>
   </si>
   <si>
     <t>CECILIA PLAZOS</t>
   </si>
   <si>
     <t>K7126-59697</t>
   </si>
   <si>
     <t>K8002-60215</t>
   </si>
   <si>
     <t>AL DANISE OLA</t>
   </si>
   <si>
     <t>K8002-63581</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>CATHERINE SIPI</t>
   </si>
   <si>
     <t>K7127-68420</t>
   </si>
   <si>
     <t>AIN GALAYUGO</t>
   </si>
   <si>
     <t>K7068-55291</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSITA VILLAFRANCA </t>
+    <t>ROSITA VILLAFRANCA</t>
   </si>
   <si>
     <t>K5003-69954</t>
   </si>
   <si>
     <t>ANABELLE ABRIS</t>
   </si>
   <si>
     <t>K7058-52775</t>
   </si>
   <si>
     <t>NORALA SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ginalyn c salcedo</t>
+    <t>Ginalyn c salcedo</t>
   </si>
   <si>
     <t>K7093-60297</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">NADZNEEH R. RAJAHBUAYAN </t>
+    <t>NADZNEEH R. RAJAHBUAYAN</t>
   </si>
   <si>
     <t>K7016-62788</t>
   </si>
   <si>
     <t>LUZVIMINDA VILLA</t>
   </si>
   <si>
     <t>K7026-58808</t>
   </si>
   <si>
     <t>MRS. AMINA ADAM KHAN</t>
   </si>
   <si>
     <t>K5002-68767</t>
   </si>
   <si>
     <t>JOEL L. PIANG</t>
   </si>
   <si>
     <t>K5002-68490</t>
   </si>
   <si>
     <t>K7086-63073</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>YASSER R, MAROT</t>
   </si>
   <si>
     <t>K7126-52515</t>
   </si>
   <si>
     <t>Jocelyn Lapinig</t>
   </si>
   <si>
     <t>K7124-52615</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
     <t>JOHN PAUL LANDUSAN ALI</t>
   </si>
   <si>
     <t>K7058-58698</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Reynaldo  magluyan elvas</t>
+    <t>Reynaldo  magluyan elvas</t>
   </si>
   <si>
     <t>K7016-59725</t>
   </si>
   <si>
     <t>MELODY BEJUGAN</t>
   </si>
   <si>
     <t>K7124-62421</t>
   </si>
   <si>
     <t>ALAN ALIB LINDONGAN</t>
   </si>
   <si>
     <t>K8002-59284</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ELVIRA C RAPISTA</t>
   </si>
   <si>
     <t>K6002-52333</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>K7020-55133</t>
   </si>
   <si>
     <t>NORA M CARPIO</t>
   </si>
   <si>
     <t>K7030-58675</t>
   </si>
   <si>
     <t>MERITOS CABANADA</t>
   </si>
   <si>
     <t>K5002-69086</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>SORHANA L. EGKAO</t>
   </si>
   <si>
     <t>K7125-60097</t>
   </si>
   <si>
-    <t xml:space="preserve">Estella F Bornales </t>
+    <t>Estella F Bornales</t>
   </si>
   <si>
     <t>K7093-55719</t>
   </si>
   <si>
     <t>MORSHI ABAS</t>
   </si>
   <si>
     <t>K7121-52495</t>
   </si>
   <si>
     <t>Morsid Abubakar</t>
   </si>
   <si>
     <t>K7093-60187</t>
   </si>
   <si>
     <t>ALABEL (Capital) SARANGANI</t>
   </si>
   <si>
     <t>ARNEL FERNANDEZ JR.</t>
   </si>
   <si>
     <t>K7121-52561</t>
   </si>
@@ -671,60 +671,60 @@
   <si>
     <t>Hosna Abubakar Tacabil</t>
   </si>
   <si>
     <t>K7086-60271</t>
   </si>
   <si>
     <t>evadne claire r. vagilidad</t>
   </si>
   <si>
     <t>K7123-63361</t>
   </si>
   <si>
     <t>KIAMBA SARANGANI</t>
   </si>
   <si>
     <t>EVELYN S. LACNO</t>
   </si>
   <si>
     <t>K7058-58178</t>
   </si>
   <si>
     <t>MAITUM SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">JEHARA ALFONSO </t>
+    <t>JEHARA ALFONSO</t>
   </si>
   <si>
     <t>K7134-59892</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Carmelita Gonzaga </t>
+    <t>Carmelita Gonzaga</t>
   </si>
   <si>
     <t>K5004-58761</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>MADELYN DAGOROS</t>
   </si>
   <si>
     <t>K7030-63449</t>
   </si>
   <si>
     <t>ANNABELLE L MESA</t>
   </si>
   <si>
     <t>K7030-52519</t>
   </si>
   <si>
     <t>ROMULO G SAROMINES</t>
   </si>
   <si>
     <t>K7072-60173</t>
   </si>
@@ -797,51 +797,51 @@
   <si>
     <t>K7073-52527</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>VIRGILIA OLAER</t>
   </si>
   <si>
     <t>K5002-68302</t>
   </si>
   <si>
     <t>MAINIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>Aichel C. Nadala</t>
   </si>
   <si>
     <t>K7058-57942</t>
   </si>
   <si>
     <t>SAN FRANCISCO (ANAO-AON) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Judy ann gordoncillo</t>
+    <t>Judy ann gordoncillo</t>
   </si>
   <si>
     <t>K7074-69259</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CRISTINA ALAAN DELOS ARCOS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NAG6024</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jay boloron 09859186258</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>