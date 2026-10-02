--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,114 +71,114 @@
   <si>
     <t>DAPITAN CITY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JAY RUIZ BALANAY</t>
   </si>
   <si>
     <t>K7133-54895</t>
   </si>
   <si>
     <t>Tita eslit</t>
   </si>
   <si>
     <t>K7011-59628</t>
   </si>
   <si>
     <t>MARY ROSE BAGUIO</t>
   </si>
   <si>
     <t>K7134-57638</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Ulysses bartonico </t>
+    <t>Ulysses bartonico</t>
   </si>
   <si>
     <t>K6002-58047</t>
   </si>
   <si>
     <t>JAN BENEDICT C. VALENCIA</t>
   </si>
   <si>
     <t>K7105-57775</t>
   </si>
   <si>
     <t>ABIGAIL MARIE D. HAMAC</t>
   </si>
   <si>
     <t>K7133-60753</t>
   </si>
   <si>
     <t>JOSE NEIL BAEL</t>
   </si>
   <si>
     <t>K7123-60275</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria d  apalada</t>
+    <t>Gloria d  apalada</t>
   </si>
   <si>
     <t>K7030-62999</t>
   </si>
   <si>
     <t>ROMARJORIE D OGA</t>
   </si>
   <si>
     <t>K7011-56797</t>
   </si>
   <si>
     <t>BABY JANE L. NALZARO</t>
   </si>
   <si>
     <t>K7011-68045</t>
   </si>
   <si>
     <t>LUCIA BENOLIRAO</t>
   </si>
   <si>
     <t>K7121-62702</t>
   </si>
   <si>
-    <t xml:space="preserve">Ospital Ng Kabataan Ng Dipog 604Padre Ramon St </t>
+    <t>Ospital Ng Kabataan Ng Dipog 604Padre Ramon St</t>
   </si>
   <si>
     <t>K7093-57733</t>
   </si>
   <si>
     <t>LABASON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>OMAR J. DUMPAC</t>
   </si>
   <si>
     <t>K7126-57808</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHAYA CAMUNTOL </t>
+    <t>NORHAYA CAMUNTOL</t>
   </si>
   <si>
     <t>K7124-61535</t>
   </si>
   <si>
     <t>LILOY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>DIRANG GARI</t>
   </si>
   <si>
     <t>K7129-56900</t>
   </si>
   <si>
     <t>MANUKAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>ALICIA SUMIPAT TULABING (LALAY)</t>
   </si>
   <si>
     <t>K7124-62167</t>
   </si>
   <si>
     <t>POLANCO ZAMBOANGA DEL NORTE</t>
   </si>
@@ -209,72 +209,72 @@
   <si>
     <t>K7121-58902</t>
   </si>
   <si>
     <t>Nonito Marlin Caindug</t>
   </si>
   <si>
     <t>K5005-60754</t>
   </si>
   <si>
     <t>ROHANA OLAMA</t>
   </si>
   <si>
     <t>K7086-58565</t>
   </si>
   <si>
     <t>SIAYAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MACARIO T, ALBURO</t>
   </si>
   <si>
     <t>K7134-58862</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda lumawas </t>
+    <t>Erlinda lumawas</t>
   </si>
   <si>
     <t>K7058-57321</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rsndy  l  lucasan</t>
+    <t>Rsndy  l  lucasan</t>
   </si>
   <si>
     <t>K7011-57401</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RONALD S. ANDO</t>
   </si>
   <si>
     <t>K7058-61442</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary jane a antepuesto</t>
+    <t>Mary jane a antepuesto</t>
   </si>
   <si>
     <t>K7086-58881</t>
   </si>
   <si>
     <t>AZELJOY CARLA E, FEROLINO</t>
   </si>
   <si>
     <t>K7026-62372</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>SADDAM EDDING LAKIM</t>
   </si>
   <si>
     <t>K7123-60406</t>
   </si>
   <si>
     <t>Samia M. Sabuddin</t>
   </si>
   <si>
     <t>K7068-57939</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>K7093-55065</t>
   </si>
   <si>
     <t>SHELMINA INSAIL</t>
   </si>
   <si>
     <t>K7121-62240</t>
   </si>
   <si>
     <t>SIRAWAI ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Aliya B Ellih</t>
   </si>
   <si>
     <t>K7121-63095</t>
   </si>
   <si>
     <t>Jayson Ottong</t>
   </si>
   <si>
     <t>K7093-56840</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMAR G. SACAMPONG </t>
+    <t>JOMAR G. SACAMPONG</t>
   </si>
   <si>
     <t>K6002-56516</t>
   </si>
   <si>
     <t>TAMPILISAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>ANGELICA S. MAGTUBA</t>
   </si>
   <si>
     <t>K8002-60779</t>
   </si>
   <si>
     <t>FLORA SUMAGANG</t>
   </si>
   <si>
     <t>K5002-60640</t>
   </si>
   <si>
     <t>JOSE DALMAN (PONOT) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>EVELYN D. CARBAJOSA</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>MAIMUNA ABDULA</t>
   </si>
   <si>
     <t>K7135-63400</t>
   </si>
   <si>
     <t>NERIDEL ROSARIO</t>
   </si>
   <si>
     <t>K7026-63498</t>
   </si>
   <si>
     <t>RISMALYN SAKKAM</t>
   </si>
   <si>
     <t>K7086-61376</t>
   </si>
   <si>
     <t>ADAWIYA CESAR SUHOD</t>
   </si>
   <si>
     <t>K7016-53336</t>
   </si>
   <si>
-    <t xml:space="preserve">JANICE DEL ROSARIO </t>
+    <t>JANICE DEL ROSARIO</t>
   </si>
   <si>
     <t>K7124-71447</t>
   </si>
   <si>
     <t>CHERRY ANN SALIDO</t>
   </si>
   <si>
     <t>K5003-71031</t>
   </si>
   <si>
     <t>Nurhayna tuti</t>
   </si>
   <si>
     <t>K7030-71430</t>
   </si>
   <si>
     <t>JELYN SARMENTO</t>
   </si>
   <si>
     <t>K7093-54756</t>
   </si>
   <si>
     <t>NASRA S. BARIBO</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>FAUJIA  S. LU</t>
   </si>
   <si>
     <t>K7026-63303</t>
   </si>
   <si>
     <t>ANAS DEMONTEVERDE</t>
   </si>
   <si>
     <t>K7086-59826</t>
   </si>
   <si>
     <t>MRS, SHARIFA UNAID</t>
   </si>
   <si>
     <t>K7073-63690</t>
   </si>
   <si>
     <t>MICHAEL JAY ABAYON</t>
   </si>
   <si>
     <t>K7086-63842</t>
   </si>
   <si>
-    <t xml:space="preserve">TAHA ABDULLA </t>
+    <t>TAHA ABDULLA</t>
   </si>
   <si>
     <t>K7135-63570</t>
   </si>
   <si>
     <t>Mamil Sabturnani julaili</t>
   </si>
   <si>
     <t>K5002-63255</t>
   </si>
   <si>
     <t>JEMMA ABDULHUSSIN CAGAIS</t>
   </si>
   <si>
     <t>K7030-63319</t>
   </si>
   <si>
     <t>BUUG ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>MAYET A QUILOJANO</t>
   </si>
   <si>
     <t>K6002-52487</t>
   </si>
@@ -629,123 +629,123 @@
   <si>
     <t>BASMA A ABDULWAHID</t>
   </si>
   <si>
     <t>K8002-63177</t>
   </si>
   <si>
     <t>FARIDA A APLASIN</t>
   </si>
   <si>
     <t>K7030-60827</t>
   </si>
   <si>
     <t>RHADZMIN HARAD CUEVAS</t>
   </si>
   <si>
     <t>K7073-61120</t>
   </si>
   <si>
     <t>Jahra Mansul. Mohammad</t>
   </si>
   <si>
     <t>K7093-60070</t>
   </si>
   <si>
-    <t xml:space="preserve">NUR-AISA TIBRANIE </t>
+    <t>NUR-AISA TIBRANIE</t>
   </si>
   <si>
     <t>K7016-53524</t>
   </si>
   <si>
     <t>TUBURAN BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HALIMA NASER </t>
+    <t>HALIMA NASER</t>
   </si>
   <si>
     <t>K7011-59665</t>
   </si>
   <si>
     <t>INDANAN SULU</t>
   </si>
   <si>
     <t>DIDING S. HAMID</t>
   </si>
   <si>
     <t>K7125-62600</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
-    <t xml:space="preserve">Isnani Nujur </t>
+    <t>Isnani Nujur</t>
   </si>
   <si>
     <t>K7105-59751</t>
   </si>
   <si>
     <t>JAITON SALAPUDDIN</t>
   </si>
   <si>
     <t>K7093-71199</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7073-59282</t>
   </si>
   <si>
     <t>NURHAIMA MUKTASIL</t>
   </si>
   <si>
     <t>K7129-63554</t>
   </si>
   <si>
     <t>OLD PANAMAO SULU</t>
   </si>
   <si>
     <t>ALBASIR D. MUNIR</t>
   </si>
   <si>
     <t>K7126-57873</t>
   </si>
   <si>
     <t>PATIKUL SULU</t>
   </si>
   <si>
     <t>Lincoln A Habibon</t>
   </si>
   <si>
     <t>K7061-63509</t>
   </si>
   <si>
     <t>TALIPAO SULU</t>
   </si>
   <si>
-    <t xml:space="preserve">Fenadarr T. Mohammad </t>
+    <t>Fenadarr T. Mohammad</t>
   </si>
   <si>
     <t>K7063-71466</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>SHARIFA RAYNALYN ABDULMUHMIN</t>
   </si>
   <si>
     <t>K7123-60895</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>EMERSON LIDJA/RATINA JALMAANI</t>
   </si>
   <si>
     <t>K7086-58219</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
@@ -800,87 +800,87 @@
   <si>
     <t>K7016-58233</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>FRETHZIE JOY SEPAYA</t>
   </si>
   <si>
     <t>K5002-71218</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>ERMIE BORROMEO</t>
   </si>
   <si>
     <t>K7061-53366</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Ivee Marie Opelario </t>
+    <t>Ivee Marie Opelario</t>
   </si>
   <si>
     <t>K7030-53319</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>LEDELIA P ANATING</t>
   </si>
   <si>
     <t>K7016-52983</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>DAISY SALMERON</t>
   </si>
   <si>
     <t>K7123-70584</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXANDER F PACULAN </t>
+    <t>ALEXANDER F PACULAN</t>
   </si>
   <si>
     <t>K7125-58837</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda S Patriarca </t>
+    <t>Erlinda S Patriarca</t>
   </si>
   <si>
     <t>K7072-55902</t>
   </si>
   <si>
     <t>SIBUNAG GUIMARAS</t>
   </si>
   <si>
     <t>LORNA TORMON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCP3652</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Stephen reyes 09857762853</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>