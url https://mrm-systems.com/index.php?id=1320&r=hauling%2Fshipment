--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,117 +50,117 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-53218</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDELMAR PADILLA </t>
+    <t>EDELMAR PADILLA</t>
   </si>
   <si>
     <t>K7061-58237</t>
   </si>
   <si>
     <t>JHUNIEL D ARTAJO</t>
   </si>
   <si>
     <t>K7016-57011</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN ROSE ANDRADE </t>
+    <t>HELEN ROSE ANDRADE</t>
   </si>
   <si>
     <t>K7072-61514</t>
   </si>
   <si>
     <t>JOHANSEN AND MARILYN  LOPEZ</t>
   </si>
   <si>
     <t>K7126-61572</t>
   </si>
   <si>
     <t>RONALD D CUMPA</t>
   </si>
   <si>
     <t>K7126-57941</t>
   </si>
   <si>
     <t>Edeliza Pangilinan</t>
   </si>
   <si>
     <t>K7063-55417</t>
   </si>
   <si>
     <t>NESTOR PAYUMO</t>
   </si>
   <si>
     <t>K7030-61686</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>EDNA M MANDAP</t>
   </si>
   <si>
     <t>K7030-63408</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>MARICEL O SALONGA</t>
   </si>
   <si>
     <t>K7125-65626</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Conception Robles </t>
+    <t>Ma Conception Robles</t>
   </si>
   <si>
     <t>K7126-58730</t>
   </si>
   <si>
-    <t xml:space="preserve">Beth Guevarra </t>
+    <t>Beth Guevarra</t>
   </si>
   <si>
     <t>K7074-54606</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>Jay medina</t>
   </si>
   <si>
     <t>K8002-53254</t>
   </si>
   <si>
     <t>MARILYN L WAJE</t>
   </si>
   <si>
     <t>K7072-57053</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>BRENDALYN EVANGELISTA</t>
   </si>