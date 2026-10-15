--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -146,51 +146,51 @@
   <si>
     <t>ROLLY SEGOVIA</t>
   </si>
   <si>
     <t>K8002-89011</t>
   </si>
   <si>
     <t>CITY OF NAVOTAS NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MONACRIS MANUEL</t>
   </si>
   <si>
     <t>K5002-88959</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>FRANCISCO F. FABIAN</t>
   </si>
   <si>
     <t>K5005-89657</t>
   </si>
   <si>
-    <t xml:space="preserve">DEXTER O CASTRODES </t>
+    <t>DEXTER O CASTRODES</t>
   </si>
   <si>
     <t>K5004-89082</t>
   </si>
   <si>
     <t>SANTA MESA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>BRYAN SERRANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv666</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>