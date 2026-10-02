--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,186 +50,186 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-60904</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JOEBEN MANDIMA </t>
+    <t>MARK JOEBEN MANDIMA</t>
   </si>
   <si>
     <t>K7072-55093</t>
   </si>
   <si>
     <t>BOAC (Capital) MARINDUQUE</t>
   </si>
   <si>
     <t>AILYN GORRE</t>
   </si>
   <si>
     <t>K7072-60119</t>
   </si>
   <si>
     <t>ASUNCION SENO</t>
   </si>
   <si>
     <t>K7074-54942</t>
   </si>
   <si>
     <t>MOGPOG MARINDUQUE</t>
   </si>
   <si>
     <t>Ronchil mistal</t>
   </si>
   <si>
     <t>K7016-59123</t>
   </si>
   <si>
-    <t xml:space="preserve">LINA LUISAGA </t>
+    <t>LINA LUISAGA</t>
   </si>
   <si>
     <t>K7123-70533</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
     <t>JOCELYN C PLATA</t>
   </si>
   <si>
     <t>K7020-61137</t>
   </si>
   <si>
     <t>TORRIJOS MARINDUQUE</t>
   </si>
   <si>
     <t>ZOSIMA R PERGIS</t>
   </si>
   <si>
     <t>K5002-61797</t>
   </si>
   <si>
     <t>ABRA DE ILOG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>BASIS LIZA ELEMENSO</t>
   </si>
   <si>
     <t>K7016-59630</t>
   </si>
   <si>
     <t>MAGSAYSAY OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES GONGORA </t>
+    <t>MARITES GONGORA</t>
   </si>
   <si>
     <t>K7086-63923</t>
   </si>
   <si>
     <t>K7063-55255</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>SOFIA TATO GUINALON</t>
   </si>
   <si>
     <t>K7126-63522</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Neslie Joy B Cuarteros</t>
   </si>
   <si>
     <t>K7073-59066</t>
   </si>
   <si>
     <t>DELMA D. FERNANDEZ</t>
   </si>
   <si>
     <t>K7020-61375</t>
   </si>
   <si>
     <t>JOSE F CAJIGAL</t>
   </si>
   <si>
     <t>K5003-61361</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO D DIMSILIG </t>
+    <t>PEDRO D DIMSILIG</t>
   </si>
   <si>
     <t>K7017-59476</t>
   </si>
   <si>
     <t>FELIX/ LYDIA  FESTIJO</t>
   </si>
   <si>
     <t>K7030-62215</t>
   </si>
   <si>
     <t>BULALACAO (SAN PEDRO) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Catalino A Gusi</t>
   </si>
   <si>
     <t>K7058-58668</t>
   </si>
   <si>
-    <t xml:space="preserve"> Matino  dulsg</t>
+    <t>Matino  dulsg</t>
   </si>
   <si>
     <t>K7061-60962</t>
   </si>
   <si>
-    <t xml:space="preserve">Marvin Lumat </t>
+    <t>Marvin Lumat</t>
   </si>
   <si>
     <t>K7086-61123</t>
   </si>
   <si>
     <t>JAYPEE M, BUENVIJAE</t>
   </si>
   <si>
     <t>K7134-52737</t>
   </si>
   <si>
     <t>Noel villanueva</t>
   </si>
   <si>
     <t>K7123-62814</t>
   </si>
   <si>
     <t>KRISHA NICOLE GERANCE</t>
   </si>
   <si>
     <t>K7126-62901</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>K7016-61036</t>
   </si>
   <si>
     <t>JULIAH MYKAILA BASCO</t>
   </si>
   <si>
     <t>K5002-62212</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ASTERIA TERESITA MANGUBAT</t>
   </si>
   <si>
     <t>K7011-61746</t>
   </si>
   <si>
     <t>ERNESTO URRUTIA</t>
   </si>
   <si>
     <t>K7058-58672</t>
   </si>
   <si>
-    <t xml:space="preserve"> Monica  j  ureta</t>
+    <t>Monica  j  ureta</t>
   </si>
   <si>
     <t>K7086-60577</t>
   </si>
   <si>
     <t>SOCORRO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JENNIFER LUBATON</t>
   </si>
   <si>
     <t>K7011-58339</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>KELVIN MOSSES ARELLANO</t>
   </si>
   <si>
     <t>K7073-62383</t>
   </si>
   <si>
     <t>BILLY OLAVIDEZ C/o JERWIN LITAN</t>
   </si>