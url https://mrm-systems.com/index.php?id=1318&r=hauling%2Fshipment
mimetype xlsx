--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -71,246 +71,246 @@
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>CRISTYL P.IGNACIO</t>
   </si>
   <si>
     <t>K7124-63718</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>MARIBEL G. GAMAS</t>
   </si>
   <si>
     <t>K7134-58693</t>
   </si>
   <si>
     <t>Marissa benitez</t>
   </si>
   <si>
     <t>K7016-59571</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS RAMOS </t>
+    <t>DENNIS RAMOS</t>
   </si>
   <si>
     <t>K7123-53226</t>
   </si>
   <si>
     <t>Ericson B.Ventenilla</t>
   </si>
   <si>
     <t>K7129-63767</t>
   </si>
   <si>
     <t>ROUJOHN L.AYSON</t>
   </si>
   <si>
     <t>K7129-59575</t>
   </si>
   <si>
     <t>K7123-53224</t>
   </si>
   <si>
     <t>VERONICA R. YAHOT</t>
   </si>
   <si>
     <t>K7061-58392</t>
   </si>
   <si>
     <t>King Ryan Millar</t>
   </si>
   <si>
     <t>K7073-57579</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MARC EIDRIAN ACOSTA</t>
   </si>
   <si>
     <t>K7124-52489</t>
   </si>
   <si>
     <t>FREDALYN P. PANGLAO</t>
   </si>
   <si>
     <t>K7072-66034</t>
   </si>
   <si>
-    <t xml:space="preserve">GRACE FERNANDEZ </t>
+    <t>GRACE FERNANDEZ</t>
   </si>
   <si>
     <t>K7123-61398</t>
   </si>
   <si>
     <t>MARY ANN A. ORINIA</t>
   </si>
   <si>
     <t>K5002-59783</t>
   </si>
   <si>
     <t>MONA M. CABONITA</t>
   </si>
   <si>
     <t>K7086-53373</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>MARICRIS  GARCIA</t>
   </si>
   <si>
     <t>K5004-58890</t>
   </si>
   <si>
     <t>ERLIZA M, BERNARDO</t>
   </si>
   <si>
     <t>K7073-59650</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7068-61801</t>
   </si>
   <si>
     <t>MOISES ESTELLEL</t>
   </si>
   <si>
     <t>K5004-69008</t>
   </si>
   <si>
     <t>LOURDES E. ANTOLIN</t>
   </si>
   <si>
     <t>K7093-68681</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>BEATRIZ NATURA</t>
   </si>
   <si>
     <t>K7020-60944</t>
   </si>
   <si>
     <t>JOJO DE LEON AGUSTIN</t>
   </si>
   <si>
     <t>K7072-60474</t>
   </si>
   <si>
     <t>ELPIO M. MACANAS</t>
   </si>
   <si>
     <t>K7058-60422</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Daylin  tarle  echevarri</t>
+    <t>Daylin  tarle  echevarri</t>
   </si>
   <si>
     <t>K7063-60712</t>
   </si>
   <si>
     <t>FEDERICO T.DIZON</t>
   </si>
   <si>
     <t>K7068-59943</t>
   </si>
   <si>
     <t>SAIMAH S.BATUAN</t>
   </si>
   <si>
     <t>K7016-65958</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO ROMERO </t>
+    <t>DANILO ROMERO</t>
   </si>
   <si>
     <t>K7011-59818</t>
   </si>
   <si>
-    <t xml:space="preserve">Rebecca  c supan  </t>
+    <t>Rebecca  c supan</t>
   </si>
   <si>
     <t>K7068-55602</t>
   </si>
   <si>
     <t>JANELLE MAE PUYAWAN</t>
   </si>
   <si>
     <t>K7129-57146</t>
   </si>
   <si>
     <t>MA VICTORIA T. CORNEZ</t>
   </si>
   <si>
     <t>K7121-53077</t>
   </si>
   <si>
-    <t xml:space="preserve">Maureen Joy Cruz </t>
+    <t>Maureen Joy Cruz</t>
   </si>
   <si>
     <t>K7126-57527</t>
   </si>
   <si>
     <t>Aurora a taruc</t>
   </si>
   <si>
     <t>K7124-70014</t>
   </si>
   <si>
     <t>K7124-58793</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY JAY LACBO MERCADO </t>
+    <t>JAY JAY LACBO MERCADO</t>
   </si>
   <si>
     <t>K7121-57959</t>
   </si>
   <si>
     <t>Jenefer J Amano</t>
   </si>
   <si>
     <t>K7058-69301</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricar  calizar</t>
+    <t>Maricar  calizar</t>
   </si>
   <si>
     <t>K7074-57202</t>
   </si>
   <si>
     <t>Joshua orallo. Cp</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>