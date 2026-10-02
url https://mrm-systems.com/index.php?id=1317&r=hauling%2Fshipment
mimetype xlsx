--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -83,63 +83,63 @@
   <si>
     <t>K7086-62326</t>
   </si>
   <si>
     <t>JERWIN QUINOCHO LAYUG</t>
   </si>
   <si>
     <t>K7063-55014</t>
   </si>
   <si>
     <t>MINOLI CAESAR C.LONTOK</t>
   </si>
   <si>
     <t>K7061-59656</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Erielle John Aquino</t>
   </si>
   <si>
     <t>K5003-59405</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO  TACAISAN </t>
+    <t>LAMBERTO  TACAISAN</t>
   </si>
   <si>
     <t>K7073-62433</t>
   </si>
   <si>
     <t>Marissa Batican</t>
   </si>
   <si>
     <t>K7125-59961</t>
   </si>
   <si>
-    <t xml:space="preserve">Claire Sagad </t>
+    <t>Claire Sagad</t>
   </si>
   <si>
     <t>K7068-61565</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>BIENVENIDO A DAYRIT</t>
   </si>
   <si>
     <t>K7016-62741</t>
   </si>
   <si>
     <t>ANALYN BATAC</t>
   </si>
   <si>
     <t>K7086-53380</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>SUSAN PADILLA</t>
   </si>
@@ -179,51 +179,51 @@
   <si>
     <t>K7126-58631</t>
   </si>
   <si>
     <t>Katrina Dizon</t>
   </si>
   <si>
     <t>K7124-53405</t>
   </si>
   <si>
     <t>Wilma  v  yumul</t>
   </si>
   <si>
     <t>K7069-56436</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Dennice m Dirige</t>
   </si>
   <si>
     <t>K7016-62578</t>
   </si>
   <si>
-    <t xml:space="preserve">EPRIL SARMIENTO </t>
+    <t>EPRIL SARMIENTO</t>
   </si>
   <si>
     <t>K7061-58885</t>
   </si>
   <si>
     <t>Immanuel GALANG jr</t>
   </si>
   <si>
     <t>K7125-59966</t>
   </si>
   <si>
     <t>Jane Micah Mendiola</t>
   </si>
   <si>
     <t>K5003-63603</t>
   </si>
   <si>
     <t>ROSE KAREN O. SALTA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>