--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K5005-61738</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ROGER SARMIENTO</t>
   </si>
   <si>
     <t>K7125-62579</t>
   </si>
   <si>
     <t>PATRICK JOHN P. TACACA</t>
   </si>
   <si>
     <t>K7026-57487</t>
   </si>
   <si>
     <t>Lerie Lyn taguiam</t>
   </si>
   <si>
     <t>K7125-61974</t>
   </si>
   <si>
-    <t xml:space="preserve">Avelino L Bustillos </t>
+    <t>Avelino L Bustillos</t>
   </si>
   <si>
     <t>K7030-63523</t>
   </si>
   <si>
     <t>RODANTE MILLANO</t>
   </si>
   <si>
     <t>K7129-57349</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>EDUARDO CREDO</t>
   </si>
   <si>
     <t>K7017-66584</t>
   </si>
   <si>
     <t>SARAH A CAJIMAT</t>
   </si>
   <si>
     <t>K7030-59439</t>
   </si>
@@ -128,171 +128,171 @@
   <si>
     <t>LAWRENCE  BERNARDO</t>
   </si>
   <si>
     <t>K7011-69798</t>
   </si>
   <si>
     <t>LAWRENCE BERNARDO</t>
   </si>
   <si>
     <t>K7105-60257</t>
   </si>
   <si>
     <t>ROSALIA C. BALMORES</t>
   </si>
   <si>
     <t>K7068-55161</t>
   </si>
   <si>
     <t>MARVIN B CULPA</t>
   </si>
   <si>
     <t>K7123-59854</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE F. CAMONAYAN </t>
+    <t>JOSEPHINE F. CAMONAYAN</t>
   </si>
   <si>
     <t>K6002-56761</t>
   </si>
   <si>
     <t>CHRISTIAN GEORGE BRAVO</t>
   </si>
   <si>
     <t>K7121-56373</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Hanly C. Libao</t>
   </si>
   <si>
     <t>K7093-55634</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS P. MANZANO </t>
+    <t>JESUS P. MANZANO</t>
   </si>
   <si>
     <t>K7061-56168</t>
   </si>
   <si>
     <t>Perla Leabres</t>
   </si>
   <si>
     <t>K7129-57351</t>
   </si>
   <si>
     <t>ARIS AARON ARCE</t>
   </si>
   <si>
     <t>K7061-58263</t>
   </si>
   <si>
     <t>MARIA S SARTE</t>
   </si>
   <si>
     <t>K7126-58740</t>
   </si>
   <si>
     <t>Luisa O Antonio</t>
   </si>
   <si>
     <t>K7129-56192</t>
   </si>
   <si>
     <t>ALFONSO CASTANEDA NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARITES DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-58846</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ruth bsllad</t>
+    <t>Ruth bsllad</t>
   </si>
   <si>
     <t>K7016-57670</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>IRENE HIYADAN</t>
   </si>
   <si>
     <t>K7124-57988</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>ABEL F. DIONISIO</t>
   </si>
   <si>
     <t>K7125-62630</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">Helen Diaz </t>
+    <t>Helen Diaz</t>
   </si>
   <si>
     <t>K5003-57055</t>
   </si>
   <si>
     <t>Gigie R. lingat</t>
   </si>
   <si>
     <t>K7073-57204</t>
   </si>
   <si>
     <t>AIDA B. ASUNCION</t>
   </si>
   <si>
     <t>K7129-58362</t>
   </si>
   <si>
     <t>ADARNA T. MAMUYAC</t>
   </si>
   <si>
     <t>K7093-55120</t>
   </si>
   <si>
     <t>SAGUDAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERIELYN N. CARDENAS </t>
+    <t>CHERIELYN N. CARDENAS</t>
   </si>
   <si>
     <t>K5002-57489</t>
   </si>
   <si>
     <t>NAGTIPUNAN QUIRINO</t>
   </si>
   <si>
     <t>MARTIN M. BANGAYAN</t>
   </si>
   <si>
     <t>K7134-58300</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>ADELIA T Sanano</t>
   </si>
   <si>
     <t>K7030-61678</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>