--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,90 +59,90 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-58615</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>DHANNY O ALCALA</t>
   </si>
   <si>
     <t>K7058-59217</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Erlinda  galsn  baluca </t>
+    <t>Erlinda  galsn  baluca</t>
   </si>
   <si>
     <t>K7063-54835</t>
   </si>
   <si>
     <t>RENE B.SULTAN</t>
   </si>
   <si>
     <t>K5003-58944</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EMALIN </t>
+    <t>EMALIN</t>
   </si>
   <si>
     <t>K5004-59722</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ROSALIA C ALDEMITA</t>
   </si>
   <si>
     <t>K8002-63825</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ARCELITA SINSANO</t>
   </si>
   <si>
     <t>K7058-61403</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr  aldanie   lapina</t>
+    <t>Mr  aldanie   lapina</t>
   </si>
   <si>
     <t>K7124-62122</t>
   </si>
   <si>
     <t>Myrna O. Madelo</t>
   </si>
   <si>
     <t>K7129-52988</t>
   </si>
   <si>
     <t>MARIA THERESA YU AUSA</t>
   </si>
   <si>
     <t>K5004-58281</t>
   </si>
   <si>
     <t>HONEY CATIPAY BERNALDEZ</t>
   </si>
   <si>
     <t>K7072-55010</t>
   </si>
   <si>
     <t>ROSEMARIE GALILA</t>
   </si>
@@ -218,51 +218,51 @@
   <si>
     <t>K7073-59136</t>
   </si>
   <si>
     <t>MARY JEAN ABLAS</t>
   </si>
   <si>
     <t>K7011-59574</t>
   </si>
   <si>
     <t>REBECCA C. PEPITO</t>
   </si>
   <si>
     <t>K7135-62823</t>
   </si>
   <si>
     <t>NOVAH. CAYABYAB</t>
   </si>
   <si>
     <t>K7125-62485</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Darlena D Caballero </t>
+    <t>Darlena D Caballero</t>
   </si>
   <si>
     <t>K7072-55945</t>
   </si>
   <si>
     <t>CORAZON MADJID</t>
   </si>
   <si>
     <t>K7061-59027</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Edris Hamid</t>
   </si>
   <si>
     <t>K7086-62810</t>
   </si>
   <si>
     <t>MARIELOU F, ABARQUEZ</t>
   </si>
   <si>
     <t>K7072-55278</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>Corazon b. Baluyon</t>
   </si>
   <si>
     <t>K7068-54999</t>
   </si>
   <si>
     <t>LIEZEL RAY P.LANABAN</t>
   </si>
   <si>
     <t>K7011-58415</t>
   </si>
   <si>
     <t>JAY AR C. CASUMPI</t>
   </si>
   <si>
     <t>K7073-70807</t>
   </si>
   <si>
     <t>Mohammed Habeb Alkhulaqi</t>
   </si>
   <si>
     <t>K7016-51421</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIMON PABLEO </t>
+    <t>FELIMON PABLEO</t>
   </si>
   <si>
     <t>K7129-53280</t>
   </si>
   <si>
     <t>QUEEN GERALDINE NEMEÑO</t>
   </si>
   <si>
     <t>K7061-57901</t>
   </si>
   <si>
     <t>Jiffrey Lupo</t>
   </si>
   <si>
     <t>K7011-52325</t>
   </si>
   <si>
     <t>ANDREALYN GARAY</t>
   </si>
   <si>
     <t>K7105-56498</t>
   </si>
   <si>
     <t>TERESITA MODINA</t>
   </si>
@@ -341,153 +341,153 @@
   <si>
     <t>REALYN ROMERO</t>
   </si>
   <si>
     <t>K7074-55129</t>
   </si>
   <si>
     <t>Larry u. Pana</t>
   </si>
   <si>
     <t>K7125-63446</t>
   </si>
   <si>
     <t>Marlen Donga</t>
   </si>
   <si>
     <t>K8002-58570</t>
   </si>
   <si>
     <t>DORIS B NAPOLES</t>
   </si>
   <si>
     <t>K7125-63115</t>
   </si>
   <si>
-    <t xml:space="preserve">Rolan R Masalungan </t>
+    <t>Rolan R Masalungan</t>
   </si>
   <si>
     <t>K7026-53374</t>
   </si>
   <si>
     <t>MAE MONA D. GUMISING</t>
   </si>
   <si>
     <t>K7068-55727</t>
   </si>
   <si>
     <t>ZURAINA ADAM</t>
   </si>
   <si>
     <t>K5004-70710</t>
   </si>
   <si>
     <t>MARITA E. GURREA</t>
   </si>
   <si>
     <t>K7017-54965</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENDA ORGANIZA </t>
+    <t>FLORENDA ORGANIZA</t>
   </si>
   <si>
     <t>K7093-71445</t>
   </si>
   <si>
     <t>SUMIYANGKA LAIDA PITEELAN</t>
   </si>
   <si>
     <t>K7123-58491</t>
   </si>
   <si>
     <t>Claire Margarette b. Lumabas</t>
   </si>
   <si>
     <t>K5003-70483</t>
   </si>
   <si>
     <t>Lanolin capito</t>
   </si>
   <si>
     <t>K7011-57232</t>
   </si>
   <si>
     <t>AMANA HAMMISANI</t>
   </si>
   <si>
     <t>K7072-56972</t>
   </si>
   <si>
     <t>MEYAMI ERANDIO MILAN</t>
   </si>
   <si>
     <t>K7061-53503</t>
   </si>
   <si>
     <t>Perseverando Bual</t>
   </si>
   <si>
     <t>K8002-63938</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIE KRES BENANING </t>
+    <t>MARIE KRES BENANING</t>
   </si>
   <si>
     <t>K7093-54458</t>
   </si>
   <si>
     <t>JUPITER C. DABLO</t>
   </si>
   <si>
     <t>K7134-62217</t>
   </si>
   <si>
     <t>Randolf santos</t>
   </si>
   <si>
     <t>K7124-63688</t>
   </si>
   <si>
     <t>JUSTINE JAY T. AYOP</t>
   </si>
   <si>
     <t>K7011-60309</t>
   </si>
   <si>
     <t>HAIFA S. UGALINGAN</t>
   </si>
   <si>
     <t>K7026-58856</t>
   </si>
   <si>
     <t>JESSEVEL BERMEJO</t>
   </si>
   <si>
     <t>K7058-61474</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mariza a  gataber</t>
+    <t>Mariza a  gataber</t>
   </si>
   <si>
     <t>K7068-60377</t>
   </si>
   <si>
     <t>ELEUTERIO FLORES CANUBAS JR</t>
   </si>
   <si>
     <t>K7123-53382</t>
   </si>
   <si>
     <t>GOLDWYN MYR ANTINEO</t>
   </si>
   <si>
     <t>K7093-55316</t>
   </si>
   <si>
     <t>MARISA NERZA</t>
   </si>
   <si>
     <t>K7086-63914</t>
   </si>
   <si>
     <t>LINA AUSEJO</t>
   </si>
@@ -500,99 +500,99 @@
   <si>
     <t>K7121-53330</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Hannah Ferolino Acojedo</t>
   </si>
   <si>
     <t>K7126-58403</t>
   </si>
   <si>
     <t>Joey Romayla</t>
   </si>
   <si>
     <t>K7072-55679</t>
   </si>
   <si>
     <t>JONIVEN BUCOL</t>
   </si>
   <si>
     <t>K7125-57602</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdullah Bandahala </t>
+    <t>Abdullah Bandahala</t>
   </si>
   <si>
     <t>K7129-62322</t>
   </si>
   <si>
     <t>MALALAG DAVAO DEL SUR</t>
   </si>
   <si>
     <t>alma lacang</t>
   </si>
   <si>
     <t>K7016-52831</t>
   </si>
   <si>
     <t>MATANAO DAVAO DEL SUR</t>
   </si>
   <si>
     <t>TERESITA GARCIANO</t>
   </si>
   <si>
     <t>K7030-53221</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
   <si>
     <t>INTANBAY SABPA</t>
   </si>
   <si>
     <t>K7093-55703</t>
   </si>
   <si>
     <t>LYNETH BUTLIG</t>
   </si>
   <si>
     <t>K7058-58380</t>
   </si>
   <si>
     <t>BAGANGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sanny t  bslug</t>
+    <t>Sanny t  bslug</t>
   </si>
   <si>
     <t>K7016-59672</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVEST CABATLAO </t>
+    <t>ELVEST CABATLAO</t>
   </si>
   <si>
     <t>K7129-53186</t>
   </si>
   <si>
     <t>LORETA GONZALES</t>
   </si>
   <si>
     <t>K7058-52375</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Antonio s  marinas</t>
   </si>
   <si>
     <t>K7124-58839</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JHONESSA  PANAWANG</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>Terajan asnan</t>
   </si>
   <si>
     <t>K7011-58174</t>
   </si>
   <si>
     <t>RODOLFO M. ALBERIO JR.</t>
   </si>
   <si>
     <t>K7069-55045</t>
   </si>
   <si>
     <t>Jim Avila</t>
   </si>
   <si>
     <t>K7086-52934</t>
   </si>
   <si>
     <t>SITTY NOR HANINA ALVERIO</t>
   </si>
   <si>
     <t>K7016-59491</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA GODOY </t>
+    <t>REBECCA GODOY</t>
   </si>
   <si>
     <t>K6002-58063</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>LOLITA  ANGANA</t>
   </si>
   <si>
     <t>K7121-59788</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Jhalvyn Macapulay</t>
   </si>
   <si>
     <t>K7068-55849</t>
   </si>
   <si>
     <t>LAAK (SAN VICENTE) COMPOSTELA VALLEY</t>
   </si>
@@ -716,51 +716,51 @@
   <si>
     <t>K7026-53093</t>
   </si>
   <si>
     <t>Marcelina</t>
   </si>
   <si>
     <t>K7129-59526</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>JAICA BADAJOS</t>
   </si>
   <si>
     <t>K6002-52492</t>
   </si>
   <si>
     <t>FATIMA S. LICAWAN</t>
   </si>
   <si>
     <t>K7125-63982</t>
   </si>
   <si>
-    <t xml:space="preserve">Baydel Bastian </t>
+    <t>Baydel Bastian</t>
   </si>
   <si>
     <t>K7016-53401</t>
   </si>
   <si>
     <t>HALIMA SILATAN</t>
   </si>
   <si>
     <t>K7086-63598</t>
   </si>
   <si>
     <t>DSNNY TANO LIBRIO</t>
   </si>
   <si>
     <t>K7086-60240</t>
   </si>
   <si>
     <t>HANNAH SHYNE PECOLADOS NOAH</t>
   </si>
   <si>
     <t>K7121-58727</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>